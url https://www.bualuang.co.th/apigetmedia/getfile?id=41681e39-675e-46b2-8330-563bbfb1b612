--- v0 (2026-03-10)
+++ v1 (2026-04-24)
@@ -1,231 +1,226 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28919"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\01_Job\01_Clearing\margin\RevisedMargin\RevisedMargin_202404\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\0_D-Clearing\Margin\0_ประกาศ Margin\2026\04_Apr\Y\Super\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{DBE24635-98B6-45A8-8CE2-2DF5F1320097}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4576B34E-E5D4-47AB-956F-0D1665C92BA5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-98" yWindow="-98" windowWidth="21795" windowHeight="12975" xr2:uid="{26905470-06D2-4152-9871-53FD00892D49}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{94E250C2-510F-4D6A-B8D6-15935487CA1F}"/>
   </bookViews>
   <sheets>
     <sheet name="margin_Noti" sheetId="1" r:id="rId1"/>
     <sheet name="intercom_Noti" sheetId="2" r:id="rId2"/>
     <sheet name="ca_Noti" sheetId="3" r:id="rId3"/>
     <sheet name="superMargin_Noti" sheetId="4" r:id="rId4"/>
     <sheet name="superMargin_Guideline" sheetId="5" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">margin_Noti!$B$38:$L$158</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">margin_Noti!$B$41:$L$159</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">ca_Noti!$B$2:$G$4</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">intercom_Noti!$B$2:$J$50</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">margin_Noti!$B$2:$J$165</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">intercom_Noti!$B$2:$J$42</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">margin_Noti!$B$2:$J$166</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">superMargin_Guideline!$A$1:$M$13</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="3">superMargin_Noti!$B$2:$E$21</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">superMargin_Noti!$B$2:$E$20</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">margin_Noti!$2:$3</definedName>
   </definedNames>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
-        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
-        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="812" uniqueCount="247">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2198" uniqueCount="259">
   <si>
     <t xml:space="preserve">Margin Rates </t>
   </si>
   <si>
     <t>Underlying</t>
   </si>
   <si>
     <t>Applicable Series</t>
   </si>
   <si>
     <t>Maintenance Margin 
 (per contract)</t>
   </si>
   <si>
     <t>Inter-month Spread Maintenance Margin ***</t>
   </si>
   <si>
     <t>Spot Month Margin</t>
   </si>
   <si>
     <t>Short Options Minimum Charge</t>
   </si>
   <si>
     <t>Delivery Deposit</t>
   </si>
   <si>
     <t>Change</t>
   </si>
   <si>
     <t>Note</t>
   </si>
   <si>
     <t>1. Index Market</t>
   </si>
   <si>
     <t>Futures</t>
   </si>
   <si>
     <t>BANK</t>
   </si>
   <si>
-    <t>No Change</t>
-[...1 lines deleted...]
-  <si>
     <t>COMM</t>
   </si>
   <si>
     <t>ENERG</t>
   </si>
   <si>
     <t>FOOD</t>
   </si>
   <si>
     <t>ICT</t>
   </si>
   <si>
     <t>SET50</t>
   </si>
   <si>
     <t>Options</t>
   </si>
   <si>
     <t>SET50 Options</t>
   </si>
   <si>
     <t>2. Metal Market</t>
   </si>
   <si>
     <t>50 Baht Gold</t>
   </si>
   <si>
-    <t>Please refer to SuperMargin_Noti Sheet</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">10 Baht Gold </t>
   </si>
   <si>
     <t>Gold-D</t>
   </si>
   <si>
     <t>Gold Online</t>
   </si>
   <si>
     <t>Silver Online</t>
   </si>
   <si>
     <t>3. Currency Market</t>
   </si>
   <si>
+    <t>EUR</t>
+  </si>
+  <si>
+    <t>JPY</t>
+  </si>
+  <si>
     <t>USD</t>
   </si>
   <si>
     <t>EUR/USD</t>
   </si>
   <si>
     <t>USD/JPY</t>
   </si>
   <si>
+    <t>USD Options</t>
+  </si>
+  <si>
     <t>4. Interest Rate Market</t>
   </si>
   <si>
     <t>5Y Government Bond</t>
   </si>
   <si>
-    <t>3M BIBOR</t>
-[...1 lines deleted...]
-  <si>
     <t>5. Agriculture Market</t>
   </si>
   <si>
     <t>RSS3</t>
   </si>
   <si>
     <t>RSS3D</t>
   </si>
   <si>
     <t>Japanese Rubber</t>
   </si>
   <si>
     <t xml:space="preserve">6. Stock Market </t>
   </si>
   <si>
     <t>AAV</t>
   </si>
   <si>
-    <t>All</t>
-[...1 lines deleted...]
-  <si>
     <t>ADVANC</t>
   </si>
   <si>
     <t>AEONTS</t>
   </si>
   <si>
     <t>AMATA</t>
   </si>
   <si>
     <t>AOT</t>
   </si>
   <si>
     <t>AP</t>
   </si>
   <si>
     <t>AWC</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>BAM</t>
   </si>
   <si>
     <t>BANPU</t>
@@ -257,50 +252,53 @@
   <si>
     <t>BEM</t>
   </si>
   <si>
     <t>BGRIM</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>BJC</t>
   </si>
   <si>
     <t>BLA</t>
   </si>
   <si>
     <t>BLAND</t>
   </si>
   <si>
     <t>BPP</t>
   </si>
   <si>
     <t>BSRC</t>
   </si>
   <si>
+    <t xml:space="preserve">M26X U26X </t>
+  </si>
+  <si>
     <t>BTS</t>
   </si>
   <si>
     <t>CBG</t>
   </si>
   <si>
     <t>CENTEL</t>
   </si>
   <si>
     <t>CHG</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>CKP</t>
   </si>
   <si>
     <t>COM7</t>
   </si>
   <si>
     <t>CPALL</t>
   </si>
   <si>
     <t>CPF</t>
@@ -314,146 +312,131 @@
   <si>
     <t>DELTA</t>
   </si>
   <si>
     <t>EA</t>
   </si>
   <si>
     <t>EASTW</t>
   </si>
   <si>
     <t>EGCO</t>
   </si>
   <si>
     <t>EPG</t>
   </si>
   <si>
     <t>ERW</t>
   </si>
   <si>
     <t>GFPT</t>
   </si>
   <si>
     <t>GLOBAL</t>
   </si>
   <si>
-    <t>(H25 onwards)**</t>
-[...1 lines deleted...]
-  <si>
     <t>GPSC</t>
   </si>
   <si>
     <t>GULF</t>
   </si>
   <si>
     <t>GUNKUL</t>
   </si>
   <si>
     <t>HANA</t>
   </si>
   <si>
     <t>HMPRO</t>
   </si>
   <si>
     <t>ICHI</t>
   </si>
   <si>
-    <t>INTUCH</t>
-[...1 lines deleted...]
-  <si>
     <t>IRPC</t>
   </si>
   <si>
     <t>ITD</t>
   </si>
   <si>
     <t>IVL</t>
   </si>
   <si>
     <t>JAS</t>
   </si>
   <si>
-    <t>(Z24 onwards)**</t>
-[...1 lines deleted...]
-  <si>
     <t>JMT</t>
   </si>
   <si>
     <t>KBANK</t>
   </si>
   <si>
     <t>KCE</t>
   </si>
   <si>
-    <t>KEX</t>
-[...1 lines deleted...]
-  <si>
     <t>KKP</t>
   </si>
   <si>
     <t>KTB</t>
   </si>
   <si>
     <t>KTC</t>
   </si>
   <si>
     <t>LH</t>
   </si>
   <si>
     <t>LPN</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>MAJOR</t>
   </si>
   <si>
     <t>MBK</t>
   </si>
   <si>
     <t>MEGA</t>
   </si>
   <si>
     <t>MINT</t>
   </si>
   <si>
     <t>MTC</t>
   </si>
   <si>
     <t>OR</t>
   </si>
   <si>
     <t>ORI</t>
   </si>
   <si>
     <t>OSP</t>
   </si>
   <si>
-    <t>(U24 onwards)**</t>
-[...1 lines deleted...]
-  <si>
     <t>PLANB</t>
   </si>
   <si>
     <t>PRM</t>
   </si>
   <si>
     <t>PSH</t>
   </si>
   <si>
     <t>PSL</t>
   </si>
   <si>
     <t>PTG</t>
   </si>
   <si>
     <t>PTT</t>
   </si>
   <si>
     <t>PTTEP</t>
   </si>
   <si>
     <t>PTTGC</t>
   </si>
   <si>
     <t>QH</t>
@@ -479,51 +462,51 @@
   <si>
     <t>SCC</t>
   </si>
   <si>
     <t>SCGP</t>
   </si>
   <si>
     <t>SGP</t>
   </si>
   <si>
     <t>SIRI</t>
   </si>
   <si>
     <t>SPALI</t>
   </si>
   <si>
     <t>SPCG</t>
   </si>
   <si>
     <t>SPRC</t>
   </si>
   <si>
     <t>STA</t>
   </si>
   <si>
-    <t>STEC</t>
+    <t>STECON</t>
   </si>
   <si>
     <t>STGT</t>
   </si>
   <si>
     <t>STPI</t>
   </si>
   <si>
     <t>SUPER</t>
   </si>
   <si>
     <t>TASCO</t>
   </si>
   <si>
     <t>TCAP</t>
   </si>
   <si>
     <t>THAI</t>
   </si>
   <si>
     <t>THANI</t>
   </si>
   <si>
     <t>THCOM</t>
   </si>
@@ -585,358 +568,417 @@
     <t>WHAUP</t>
   </si>
   <si>
     <r>
       <t>Remark</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="BrowalliaUPC"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">:   </t>
     </r>
   </si>
   <si>
     <t>* TCH repeals the previous Margin Rate Notification and the members shall instead place margins in accordance with types and rates of margins prescribed in this Notification.</t>
   </si>
   <si>
     <t>** There is the adjustment of contract resulting from a company issuing the underlying takes corporate action or corporate entitlement, please refer to the adjusted margin rate in "sheet: ca_Noti".</t>
   </si>
   <si>
     <t>*** Inter-month Spread Maintenance Margin is the charge rates for the basis risk of the position holding in different contract expirations of the same product.</t>
   </si>
   <si>
+    <t>Note: Inter-Commodity Spread Credit priority is calculated according to Risk Parameter File (RPF).</t>
+  </si>
+  <si>
+    <t>Remark</t>
+  </si>
+  <si>
+    <t>Contract Month</t>
+  </si>
+  <si>
+    <t>Contract Size</t>
+  </si>
+  <si>
+    <t>Delta Scaling Factor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inter-month Spread Maintenance Margin </t>
+  </si>
+  <si>
+    <t>Remark: Please refer Inter-commodity spread credit of adjusted contract from Inter-commodity spread credit of standard contract</t>
+  </si>
+  <si>
+    <t>No Change</t>
+  </si>
+  <si>
+    <t>All</t>
+  </si>
+  <si>
+    <t>(H27 onwards)**</t>
+  </si>
+  <si>
+    <t>(Z26 onwards)**</t>
+  </si>
+  <si>
+    <t>(U26 onwards)**</t>
+  </si>
+  <si>
     <t>Inter-Commodity Spread Credit</t>
   </si>
   <si>
     <t>CC Group Name</t>
   </si>
   <si>
     <t>CC Group</t>
   </si>
   <si>
     <t>Credit Rate (%)</t>
   </si>
   <si>
     <t>Leg 1</t>
   </si>
   <si>
     <t>Leg 2</t>
   </si>
   <si>
-    <t>Remark</t>
-[...1 lines deleted...]
-  <si>
     <t>Combined Commodity</t>
   </si>
   <si>
     <t>Delta Per Spread Ratio</t>
   </si>
   <si>
     <t>Side of Leg</t>
   </si>
   <si>
     <t>FX</t>
   </si>
   <si>
     <t>C01</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>INDEX</t>
   </si>
   <si>
     <t>I01</t>
   </si>
   <si>
     <t>METAL</t>
   </si>
   <si>
     <t>MT1</t>
   </si>
   <si>
     <t>GOLD</t>
   </si>
   <si>
-    <t>GOLD-D</t>
-[...1 lines deleted...]
-  <si>
     <t>GO</t>
   </si>
   <si>
     <t>SVF</t>
   </si>
   <si>
     <t>S01</t>
   </si>
   <si>
     <t>PROP</t>
   </si>
   <si>
     <t>S02</t>
   </si>
   <si>
     <t>S06</t>
   </si>
   <si>
+    <t>CONMAT</t>
+  </si>
+  <si>
+    <t>S07</t>
+  </si>
+  <si>
     <t>S13</t>
   </si>
   <si>
+    <t>S16</t>
+  </si>
+  <si>
     <t>PETRO</t>
   </si>
   <si>
     <t>S18</t>
   </si>
   <si>
     <t>ETRON</t>
   </si>
   <si>
     <t>S23</t>
   </si>
   <si>
+    <t>FIN</t>
+  </si>
+  <si>
+    <t>S24</t>
+  </si>
+  <si>
     <t>TRANS</t>
   </si>
   <si>
     <t>S30</t>
   </si>
   <si>
+    <t>HELTH</t>
+  </si>
+  <si>
+    <t>S33</t>
+  </si>
+  <si>
     <t>S36</t>
   </si>
   <si>
+    <t>TOURISM</t>
+  </si>
+  <si>
+    <t>S38</t>
+  </si>
+  <si>
+    <t>MEDIA</t>
+  </si>
+  <si>
+    <t>S45</t>
+  </si>
+  <si>
     <t>CONS</t>
   </si>
   <si>
     <t>S46</t>
   </si>
   <si>
-    <t>Note: Inter-Commodity Spread Credit priority is calculated according to Risk Parameter File (RPF).</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> The Adjustment of Margin Rates resulting from a Corporate Action </t>
   </si>
   <si>
-    <t>Contract Month</t>
-[...23 lines deleted...]
-    <t>Effective from 11 April 2024 to 16 April 2024</t>
+    <t xml:space="preserve">   M26X U26X Z26X </t>
+  </si>
+  <si>
+    <t xml:space="preserve">   M26X U26X  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">   M26X   </t>
+  </si>
+  <si>
+    <t>Please refer to SuperMargin_Noti Sheet</t>
   </si>
   <si>
     <t xml:space="preserve">Super Margin Rates </t>
   </si>
   <si>
     <t>Super Margin 
 (per contract)</t>
   </si>
   <si>
     <t xml:space="preserve">Inter-month Spread Super Margin </t>
   </si>
   <si>
     <t>Spot Month Super Margin</t>
   </si>
   <si>
     <t>1. Metal Market</t>
   </si>
   <si>
+    <t>10 Baht Gold</t>
+  </si>
+  <si>
     <t>2. Currency Market</t>
   </si>
   <si>
     <t>3. Agriculture Market</t>
   </si>
   <si>
+    <t>Effective from 10 April 2026 to 15 April 2026</t>
+  </si>
+  <si>
     <t>Guideline for The Super Margin Calculation</t>
   </si>
   <si>
     <t>Applicable product:</t>
   </si>
   <si>
-    <t>50 Baht Gold, 10 Baht Gold, Gold-D, Gold Online, Silver Online, USD, EUR/USD, USD/JPY, RSS3, RSS3D, Japanese Rubber</t>
+    <t>50 Baht Gold, 10 Baht Gold, Gold-D, Gold Online, Silver Online, EUR, JPY, USD, EUR/USD, USD/JPY, RSS3, RSS3D, Japanese Rubber</t>
   </si>
   <si>
     <t>2 days preceeding holiday 
 (H-2)</t>
   </si>
   <si>
     <t>1 day preceeding holiday 
 (H-1)</t>
   </si>
   <si>
+    <t>Saturday</t>
+  </si>
+  <si>
+    <t>Sunday</t>
+  </si>
+  <si>
     <t>Holiday 
 (H)</t>
   </si>
   <si>
-    <t>Saturday</t>
-[...4 lines deleted...]
-  <si>
     <t>1 day following holiday
 (H+1)</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Calculation period</t>
   </si>
   <si>
     <t>Intraday
 (6.45)</t>
   </si>
   <si>
     <t>EOD
 (19.00)</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>Maintenance Margin</t>
   </si>
   <si>
     <t>Normal</t>
   </si>
   <si>
     <t>Super</t>
   </si>
   <si>
     <t>Collateral placement</t>
   </si>
   <si>
     <t xml:space="preserve">First placement 12:00 P.M. on H-1 / Last placement 9:00 A.M. on H+1 </t>
+  </si>
+  <si>
+    <t>Effective from 7 April 2026 onwards</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="5">
-[...4 lines deleted...]
-    <numFmt numFmtId="167" formatCode="[$-409]d\-mmm\-yyyy;@"/>
+  <numFmts count="4">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="187" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="188" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="189" formatCode="0.0000"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="BrowalliaUPC"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="BrowalliaUPC"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="BrowalliaUPC"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="14"/>
       <name val="BrowalliaUPC"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
       <u/>
       <sz val="14"/>
       <name val="BrowalliaUPC"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="14"/>
+      <color rgb="FFFF0000"/>
+      <name val="BrowalliaUPC"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="9">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border>
       <left/>
@@ -1028,295 +1070,309 @@
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC00000"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="187" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="90">
+  <cellXfs count="96">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="188" fontId="2" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="188" fontId="2" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="188" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="188" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="188" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...6 lines deleted...]
-    </xf>
+    <xf numFmtId="188" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="188" fontId="3" fillId="4" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="188" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="3"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="188" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="188" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="9" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="189" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="188" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="6" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="6" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="8" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="188" fontId="8" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="188" fontId="8" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
-    <cellStyle name="Comma 4 10" xfId="2" xr:uid="{E0CA7BF9-068E-42AE-8D95-6C35384FEFB1}"/>
+    <cellStyle name="Comma 4 10" xfId="2" xr:uid="{CCB39BAC-A8D8-4E42-9CAC-A434840CAC83}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="3" xr:uid="{B34F3E99-A562-482E-8E5A-574D8903D3EE}"/>
-    <cellStyle name="Normal 3 10" xfId="4" xr:uid="{BE030722-2173-4F2D-A41B-9D5BF19E3D46}"/>
+    <cellStyle name="Normal 2" xfId="3" xr:uid="{BC11F5EA-4BDF-4E87-B25A-A111FFBE83BE}"/>
+    <cellStyle name="Normal 3 10" xfId="4" xr:uid="{CF163F44-3839-4E95-BD84-28B45E75C31A}"/>
   </cellStyles>
-  <dxfs count="83">
+  <dxfs count="94">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
@@ -1869,7553 +1925,14738 @@
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFF00"/>
+        </patternFill>
+      </fill>
+    </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{48EB326A-8BA2-4571-85FA-7E6937342CF9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3D776E5D-1E75-4319-B741-3705972A4350}">
   <sheetPr codeName="Sheet20">
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B2:M167"/>
+  <dimension ref="B2:M168"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:J2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="19.5"/>
+  <sheetFormatPr defaultColWidth="9.1328125" defaultRowHeight="19.5" x14ac:dyDescent="0.75"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="1"/>
-[...8 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="9.1328125" style="1"/>
+    <col min="2" max="2" width="13.3984375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="20.86328125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="21" style="32" customWidth="1"/>
+    <col min="5" max="5" width="21" style="33" customWidth="1"/>
+    <col min="6" max="6" width="18.1328125" style="32" customWidth="1"/>
+    <col min="7" max="8" width="19.1328125" style="32" customWidth="1"/>
+    <col min="9" max="9" width="13.59765625" style="34" customWidth="1"/>
+    <col min="10" max="10" width="40.1328125" style="34" customWidth="1"/>
+    <col min="11" max="16384" width="9.1328125" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:11" ht="20.25">
-[...12 lines deleted...]
-    <row r="3" spans="2:11" s="5" customFormat="1" ht="20.25">
+    <row r="2" spans="2:11" ht="20.25" x14ac:dyDescent="0.85">
+      <c r="B2" s="69" t="s">
+        <v>258</v>
+      </c>
+      <c r="C2" s="69"/>
+      <c r="D2" s="69"/>
+      <c r="E2" s="69"/>
+      <c r="F2" s="69"/>
+      <c r="G2" s="69"/>
+      <c r="H2" s="69"/>
+      <c r="I2" s="69"/>
+      <c r="J2" s="69"/>
+    </row>
+    <row r="3" spans="2:11" s="5" customFormat="1" ht="20.25" x14ac:dyDescent="0.35">
       <c r="B3" s="2" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="4"/>
     </row>
-    <row r="4" spans="2:11" ht="40.5">
+    <row r="4" spans="2:11" ht="40.5" x14ac:dyDescent="0.75">
       <c r="B4" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="8" t="s">
+      <c r="F4" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="F4" s="7" t="s">
+      <c r="G4" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="7" t="s">
+      <c r="H4" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="H4" s="7" t="s">
+      <c r="I4" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="I4" s="6" t="s">
+      <c r="J4" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="J4" s="6" t="s">
+    </row>
+    <row r="5" spans="2:11" ht="20.25" x14ac:dyDescent="0.85">
+      <c r="B5" s="9" t="s">
         <v>10</v>
-      </c>
-[...3 lines deleted...]
-        <v>11</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="10"/>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="11"/>
     </row>
-    <row r="6" spans="2:11" ht="20.25">
+    <row r="6" spans="2:11" ht="20.25" x14ac:dyDescent="0.85">
       <c r="B6" s="12" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="13"/>
       <c r="G6" s="13"/>
       <c r="H6" s="13"/>
       <c r="I6" s="13"/>
       <c r="J6" s="14"/>
     </row>
-    <row r="7" spans="2:11">
+    <row r="7" spans="2:11" x14ac:dyDescent="0.75">
       <c r="B7" s="15" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C7" s="16"/>
       <c r="D7" s="17">
-        <v>8560</v>
+        <v>14180</v>
       </c>
       <c r="E7" s="18">
-        <v>2140</v>
+        <v>3545</v>
       </c>
       <c r="F7" s="17">
         <v>0</v>
       </c>
       <c r="G7" s="17">
         <v>0</v>
       </c>
       <c r="H7" s="17">
         <v>0</v>
       </c>
       <c r="I7" s="19" t="s">
-        <v>14</v>
+        <v>175</v>
       </c>
       <c r="J7" s="19"/>
       <c r="K7" s="20"/>
     </row>
-    <row r="8" spans="2:11">
+    <row r="8" spans="2:11" x14ac:dyDescent="0.75">
       <c r="B8" s="15" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="C8" s="16"/>
       <c r="D8" s="17">
-        <v>9680</v>
+        <v>9120</v>
       </c>
       <c r="E8" s="18">
-        <v>2420</v>
+        <v>2280</v>
       </c>
       <c r="F8" s="17">
         <v>0</v>
       </c>
       <c r="G8" s="17">
         <v>0</v>
       </c>
       <c r="H8" s="17">
         <v>0</v>
       </c>
       <c r="I8" s="19" t="s">
-        <v>14</v>
+        <v>175</v>
       </c>
       <c r="J8" s="19"/>
       <c r="K8" s="20"/>
     </row>
-    <row r="9" spans="2:11">
+    <row r="9" spans="2:11" x14ac:dyDescent="0.75">
       <c r="B9" s="15" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="C9" s="16"/>
       <c r="D9" s="17">
-        <v>5540</v>
+        <v>6580</v>
       </c>
       <c r="E9" s="18">
-        <v>1385</v>
+        <v>1645</v>
       </c>
       <c r="F9" s="17">
         <v>0</v>
       </c>
       <c r="G9" s="17">
         <v>0</v>
       </c>
       <c r="H9" s="17">
         <v>0</v>
       </c>
       <c r="I9" s="19" t="s">
-        <v>14</v>
+        <v>175</v>
       </c>
       <c r="J9" s="19"/>
       <c r="K9" s="20"/>
     </row>
-    <row r="10" spans="2:11">
+    <row r="10" spans="2:11" x14ac:dyDescent="0.75">
       <c r="B10" s="15" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C10" s="16"/>
       <c r="D10" s="17">
-        <v>2640</v>
+        <v>2720</v>
       </c>
       <c r="E10" s="18">
-        <v>660</v>
+        <v>680</v>
       </c>
       <c r="F10" s="17">
         <v>0</v>
       </c>
       <c r="G10" s="17">
         <v>0</v>
       </c>
       <c r="H10" s="17">
         <v>0</v>
       </c>
       <c r="I10" s="19" t="s">
-        <v>9</v>
+        <v>175</v>
       </c>
       <c r="J10" s="19"/>
       <c r="K10" s="20"/>
     </row>
-    <row r="11" spans="2:11">
+    <row r="11" spans="2:11" x14ac:dyDescent="0.75">
       <c r="B11" s="15" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C11" s="16"/>
       <c r="D11" s="17">
-        <v>3900</v>
+        <v>8880</v>
       </c>
       <c r="E11" s="18">
-        <v>975</v>
+        <v>2220</v>
       </c>
       <c r="F11" s="17">
         <v>0</v>
       </c>
       <c r="G11" s="17">
         <v>0</v>
       </c>
       <c r="H11" s="17">
         <v>0</v>
       </c>
       <c r="I11" s="19" t="s">
-        <v>14</v>
+        <v>175</v>
       </c>
       <c r="J11" s="19"/>
       <c r="K11" s="20"/>
     </row>
-    <row r="12" spans="2:11">
+    <row r="12" spans="2:11" x14ac:dyDescent="0.75">
       <c r="B12" s="15" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C12" s="16"/>
       <c r="D12" s="17">
-        <v>3880</v>
+        <v>8200</v>
       </c>
       <c r="E12" s="18">
-        <v>970</v>
+        <v>2050</v>
       </c>
       <c r="F12" s="17">
         <v>0</v>
       </c>
       <c r="G12" s="17">
         <v>0</v>
       </c>
       <c r="H12" s="17">
         <v>0</v>
       </c>
       <c r="I12" s="19" t="s">
-        <v>14</v>
+        <v>175</v>
       </c>
       <c r="J12" s="19"/>
       <c r="K12" s="20"/>
     </row>
-    <row r="13" spans="2:11" ht="20.25">
+    <row r="13" spans="2:11" ht="20.25" x14ac:dyDescent="0.85">
       <c r="B13" s="12" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="13"/>
       <c r="G13" s="13"/>
       <c r="H13" s="13"/>
       <c r="I13" s="13"/>
       <c r="J13" s="14"/>
       <c r="K13" s="20"/>
     </row>
-    <row r="14" spans="2:11">
+    <row r="14" spans="2:11" x14ac:dyDescent="0.75">
       <c r="B14" s="15" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C14" s="16"/>
       <c r="D14" s="17">
         <v>0</v>
       </c>
       <c r="E14" s="18">
         <v>0</v>
       </c>
       <c r="F14" s="17">
         <v>0</v>
       </c>
       <c r="G14" s="17">
-        <v>60</v>
+        <v>340</v>
       </c>
       <c r="H14" s="17">
         <v>0</v>
       </c>
       <c r="I14" s="19" t="s">
-        <v>14</v>
+        <v>175</v>
       </c>
       <c r="J14" s="19"/>
     </row>
-    <row r="15" spans="2:11" ht="20.25">
+    <row r="15" spans="2:11" ht="20.25" x14ac:dyDescent="0.85">
       <c r="B15" s="9" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C15" s="10"/>
       <c r="D15" s="10"/>
       <c r="E15" s="10"/>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="11"/>
       <c r="K15" s="20"/>
     </row>
-    <row r="16" spans="2:11" ht="20.25">
+    <row r="16" spans="2:11" ht="20.25" x14ac:dyDescent="0.85">
       <c r="B16" s="12" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="13"/>
       <c r="G16" s="13"/>
       <c r="H16" s="13"/>
       <c r="I16" s="13"/>
       <c r="J16" s="14"/>
       <c r="K16" s="20"/>
     </row>
-    <row r="17" spans="2:13">
+    <row r="17" spans="2:13" x14ac:dyDescent="0.75">
       <c r="B17" s="15" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C17" s="16"/>
       <c r="D17" s="17">
-        <v>45900</v>
+        <v>240000</v>
       </c>
       <c r="E17" s="18">
-        <v>11475</v>
+        <v>60000</v>
       </c>
       <c r="F17" s="17">
         <v>0</v>
       </c>
       <c r="G17" s="17">
         <v>0</v>
       </c>
       <c r="H17" s="17">
         <v>0</v>
       </c>
       <c r="I17" s="19" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>175</v>
+      </c>
+      <c r="J17" s="94" t="s">
+        <v>229</v>
       </c>
       <c r="K17" s="20"/>
     </row>
-    <row r="18" spans="2:13">
+    <row r="18" spans="2:13" x14ac:dyDescent="0.75">
       <c r="B18" s="15" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="C18" s="16"/>
       <c r="D18" s="17">
-        <v>9180</v>
+        <v>48000</v>
       </c>
       <c r="E18" s="18">
-        <v>2295</v>
+        <v>12000</v>
       </c>
       <c r="F18" s="17">
         <v>0</v>
       </c>
       <c r="G18" s="17">
         <v>0</v>
       </c>
       <c r="H18" s="17">
         <v>0</v>
       </c>
       <c r="I18" s="19" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>175</v>
+      </c>
+      <c r="J18" s="94" t="s">
+        <v>229</v>
       </c>
       <c r="K18" s="20"/>
     </row>
-    <row r="19" spans="2:13">
+    <row r="19" spans="2:13" x14ac:dyDescent="0.75">
       <c r="B19" s="15" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="C19" s="16"/>
-      <c r="D19" s="22">
-[...18 lines deleted...]
-        <v>24</v>
+      <c r="D19" s="21">
+        <v>31180</v>
+      </c>
+      <c r="E19" s="21">
+        <v>62360</v>
+      </c>
+      <c r="F19" s="21">
+        <v>98600</v>
+      </c>
+      <c r="G19" s="21">
+        <v>0</v>
+      </c>
+      <c r="H19" s="21">
+        <v>44100</v>
+      </c>
+      <c r="I19" s="19" t="s">
+        <v>175</v>
+      </c>
+      <c r="J19" s="94" t="s">
+        <v>229</v>
       </c>
       <c r="K19" s="20"/>
       <c r="M19" s="20"/>
     </row>
-    <row r="20" spans="2:13">
+    <row r="20" spans="2:13" x14ac:dyDescent="0.75">
       <c r="B20" s="15" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="C20" s="16"/>
       <c r="D20" s="17">
-        <v>19100</v>
+        <v>103000</v>
       </c>
       <c r="E20" s="18">
-        <v>4775</v>
+        <v>25750</v>
       </c>
       <c r="F20" s="17">
         <v>0</v>
       </c>
       <c r="G20" s="17">
         <v>0</v>
       </c>
       <c r="H20" s="17">
         <v>0</v>
       </c>
       <c r="I20" s="19" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>175</v>
+      </c>
+      <c r="J20" s="94" t="s">
+        <v>229</v>
       </c>
       <c r="K20" s="20"/>
     </row>
-    <row r="21" spans="2:13">
+    <row r="21" spans="2:13" x14ac:dyDescent="0.75">
       <c r="B21" s="15" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="C21" s="16"/>
       <c r="D21" s="17">
-        <v>3780</v>
+        <v>34840</v>
       </c>
       <c r="E21" s="18">
-        <v>945</v>
+        <v>8710</v>
       </c>
       <c r="F21" s="17">
         <v>0</v>
       </c>
       <c r="G21" s="17">
         <v>0</v>
       </c>
       <c r="H21" s="17">
         <v>0</v>
       </c>
       <c r="I21" s="19" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>175</v>
+      </c>
+      <c r="J21" s="94" t="s">
+        <v>229</v>
       </c>
       <c r="K21" s="20"/>
     </row>
-    <row r="22" spans="2:13" ht="20.25">
+    <row r="22" spans="2:13" ht="20.25" x14ac:dyDescent="0.85">
       <c r="B22" s="9" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C22" s="10"/>
       <c r="D22" s="10"/>
       <c r="E22" s="10"/>
       <c r="F22" s="10"/>
       <c r="G22" s="10"/>
       <c r="H22" s="10"/>
       <c r="I22" s="10"/>
       <c r="J22" s="11"/>
       <c r="K22" s="20"/>
     </row>
-    <row r="23" spans="2:13" ht="20.25">
+    <row r="23" spans="2:13" ht="20.25" x14ac:dyDescent="0.85">
       <c r="B23" s="12" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="13"/>
       <c r="G23" s="13"/>
       <c r="H23" s="13"/>
       <c r="I23" s="13"/>
       <c r="J23" s="14"/>
       <c r="K23" s="20"/>
     </row>
-    <row r="24" spans="2:13">
+    <row r="24" spans="2:13" x14ac:dyDescent="0.75">
       <c r="B24" s="15" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="C24" s="16"/>
       <c r="D24" s="17">
-        <v>560</v>
+        <v>480</v>
       </c>
       <c r="E24" s="18">
-        <v>140</v>
+        <v>120</v>
       </c>
       <c r="F24" s="17">
         <v>0</v>
       </c>
       <c r="G24" s="17">
         <v>0</v>
       </c>
       <c r="H24" s="17">
         <v>0</v>
       </c>
       <c r="I24" s="19" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>175</v>
+      </c>
+      <c r="J24" s="94" t="s">
+        <v>229</v>
       </c>
       <c r="K24" s="20"/>
     </row>
-    <row r="25" spans="2:13">
+    <row r="25" spans="2:13" x14ac:dyDescent="0.75">
       <c r="B25" s="15" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="C25" s="16"/>
       <c r="D25" s="17">
-        <v>400</v>
+        <v>360</v>
       </c>
       <c r="E25" s="18">
-        <v>800</v>
+        <v>90</v>
       </c>
       <c r="F25" s="17">
         <v>0</v>
       </c>
       <c r="G25" s="17">
         <v>0</v>
       </c>
       <c r="H25" s="17">
         <v>0</v>
       </c>
       <c r="I25" s="19" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>175</v>
+      </c>
+      <c r="J25" s="94" t="s">
+        <v>229</v>
       </c>
       <c r="K25" s="20"/>
     </row>
-    <row r="26" spans="2:13">
+    <row r="26" spans="2:13" x14ac:dyDescent="0.75">
       <c r="B26" s="15" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C26" s="16"/>
       <c r="D26" s="17">
-        <v>700</v>
+        <v>520</v>
       </c>
       <c r="E26" s="18">
-        <v>1400</v>
+        <v>130</v>
       </c>
       <c r="F26" s="17">
         <v>0</v>
       </c>
       <c r="G26" s="17">
         <v>0</v>
       </c>
       <c r="H26" s="17">
         <v>0</v>
       </c>
       <c r="I26" s="19" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>175</v>
+      </c>
+      <c r="J26" s="94" t="s">
+        <v>229</v>
       </c>
       <c r="K26" s="20"/>
     </row>
-    <row r="27" spans="2:13" ht="20.25">
-      <c r="B27" s="9" t="s">
+    <row r="27" spans="2:13" x14ac:dyDescent="0.75">
+      <c r="B27" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="C27" s="16"/>
+      <c r="D27" s="17">
+        <v>540</v>
+      </c>
+      <c r="E27" s="18">
+        <v>1080</v>
+      </c>
+      <c r="F27" s="17">
+        <v>0</v>
+      </c>
+      <c r="G27" s="17">
+        <v>0</v>
+      </c>
+      <c r="H27" s="17">
+        <v>0</v>
+      </c>
+      <c r="I27" s="19" t="s">
+        <v>175</v>
+      </c>
+      <c r="J27" s="94" t="s">
+        <v>229</v>
+      </c>
+      <c r="K27" s="20"/>
+    </row>
+    <row r="28" spans="2:13" x14ac:dyDescent="0.75">
+      <c r="B28" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="C28" s="16"/>
+      <c r="D28" s="17">
+        <v>860</v>
+      </c>
+      <c r="E28" s="18">
+        <v>1720</v>
+      </c>
+      <c r="F28" s="17">
+        <v>0</v>
+      </c>
+      <c r="G28" s="17">
+        <v>0</v>
+      </c>
+      <c r="H28" s="17">
+        <v>0</v>
+      </c>
+      <c r="I28" s="19" t="s">
+        <v>175</v>
+      </c>
+      <c r="J28" s="94" t="s">
+        <v>229</v>
+      </c>
+      <c r="K28" s="20"/>
+    </row>
+    <row r="29" spans="2:13" ht="20.25" x14ac:dyDescent="0.85">
+      <c r="B29" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C29" s="13"/>
+      <c r="D29" s="13"/>
+      <c r="E29" s="13"/>
+      <c r="F29" s="13"/>
+      <c r="G29" s="13"/>
+      <c r="H29" s="13"/>
+      <c r="I29" s="13"/>
+      <c r="J29" s="14"/>
+    </row>
+    <row r="30" spans="2:13" x14ac:dyDescent="0.75">
+      <c r="B30" s="70" t="s">
+        <v>32</v>
+      </c>
+      <c r="C30" s="71"/>
+      <c r="D30" s="17">
+        <v>0</v>
+      </c>
+      <c r="E30" s="18">
+        <v>0</v>
+      </c>
+      <c r="F30" s="17">
+        <v>0</v>
+      </c>
+      <c r="G30" s="17">
+        <v>60</v>
+      </c>
+      <c r="H30" s="17">
+        <v>0</v>
+      </c>
+      <c r="I30" s="19" t="s">
+        <v>175</v>
+      </c>
+      <c r="J30" s="95" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="31" spans="2:13" ht="20.25" x14ac:dyDescent="0.85">
+      <c r="B31" s="9" t="s">
         <v>33</v>
-      </c>
-[...78 lines deleted...]
-        <v>36</v>
       </c>
       <c r="C31" s="10"/>
       <c r="D31" s="10"/>
       <c r="E31" s="10"/>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="11"/>
       <c r="K31" s="20"/>
     </row>
-    <row r="32" spans="2:13" ht="20.25">
+    <row r="32" spans="2:13" ht="20.25" x14ac:dyDescent="0.85">
       <c r="B32" s="12" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="13"/>
       <c r="G32" s="13"/>
       <c r="H32" s="13"/>
       <c r="I32" s="13"/>
       <c r="J32" s="14"/>
       <c r="K32" s="20"/>
     </row>
-    <row r="33" spans="2:12">
+    <row r="33" spans="2:12" x14ac:dyDescent="0.75">
       <c r="B33" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="C33" s="16"/>
+      <c r="D33" s="17">
+        <v>6100</v>
+      </c>
+      <c r="E33" s="18">
+        <v>1525</v>
+      </c>
+      <c r="F33" s="17">
+        <v>0</v>
+      </c>
+      <c r="G33" s="17">
+        <v>0</v>
+      </c>
+      <c r="H33" s="17">
+        <v>0</v>
+      </c>
+      <c r="I33" s="19" t="s">
+        <v>175</v>
+      </c>
+      <c r="J33" s="19"/>
+      <c r="K33" s="20"/>
+    </row>
+    <row r="34" spans="2:12" ht="20.25" x14ac:dyDescent="0.85">
+      <c r="B34" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="C34" s="10"/>
+      <c r="D34" s="10"/>
+      <c r="E34" s="10"/>
+      <c r="F34" s="10"/>
+      <c r="G34" s="10"/>
+      <c r="H34" s="10"/>
+      <c r="I34" s="10"/>
+      <c r="J34" s="11"/>
+      <c r="K34" s="20"/>
+    </row>
+    <row r="35" spans="2:12" ht="20.25" x14ac:dyDescent="0.85">
+      <c r="B35" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C35" s="13"/>
+      <c r="D35" s="13"/>
+      <c r="E35" s="13"/>
+      <c r="F35" s="13"/>
+      <c r="G35" s="13"/>
+      <c r="H35" s="13"/>
+      <c r="I35" s="13"/>
+      <c r="J35" s="14"/>
+      <c r="K35" s="20"/>
+    </row>
+    <row r="36" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B36" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="C36" s="16"/>
+      <c r="D36" s="21">
+        <v>21820</v>
+      </c>
+      <c r="E36" s="21">
+        <v>21820</v>
+      </c>
+      <c r="F36" s="21">
+        <v>69000</v>
+      </c>
+      <c r="G36" s="21">
+        <v>0</v>
+      </c>
+      <c r="H36" s="21">
+        <v>119500</v>
+      </c>
+      <c r="I36" s="19" t="s">
+        <v>175</v>
+      </c>
+      <c r="J36" s="94" t="s">
+        <v>229</v>
+      </c>
+      <c r="K36" s="20"/>
+    </row>
+    <row r="37" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B37" s="15" t="s">
         <v>37</v>
       </c>
-      <c r="C33" s="16"/>
-[...24 lines deleted...]
-      <c r="B34" s="15" t="s">
+      <c r="C37" s="16"/>
+      <c r="D37" s="21">
+        <v>21820</v>
+      </c>
+      <c r="E37" s="21">
+        <v>21820</v>
+      </c>
+      <c r="F37" s="21">
+        <v>69000</v>
+      </c>
+      <c r="G37" s="21">
+        <v>0</v>
+      </c>
+      <c r="H37" s="21">
+        <v>119500</v>
+      </c>
+      <c r="I37" s="19" t="s">
+        <v>175</v>
+      </c>
+      <c r="J37" s="94" t="s">
+        <v>229</v>
+      </c>
+      <c r="K37" s="20"/>
+    </row>
+    <row r="38" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B38" s="22" t="s">
         <v>38</v>
       </c>
-      <c r="C34" s="16"/>
-[...24 lines deleted...]
-      <c r="B35" s="24" t="s">
+      <c r="C38" s="23"/>
+      <c r="D38" s="17">
+        <v>4560</v>
+      </c>
+      <c r="E38" s="18">
+        <v>4560</v>
+      </c>
+      <c r="F38" s="17">
+        <v>0</v>
+      </c>
+      <c r="G38" s="17">
+        <v>0</v>
+      </c>
+      <c r="H38" s="17">
+        <v>0</v>
+      </c>
+      <c r="I38" s="19" t="s">
+        <v>175</v>
+      </c>
+      <c r="J38" s="94" t="s">
+        <v>229</v>
+      </c>
+      <c r="K38" s="20"/>
+    </row>
+    <row r="39" spans="2:12" ht="20.25" x14ac:dyDescent="0.85">
+      <c r="B39" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="C35" s="25"/>
-[...24 lines deleted...]
-      <c r="B36" s="9" t="s">
+      <c r="C39" s="10"/>
+      <c r="D39" s="10"/>
+      <c r="E39" s="10"/>
+      <c r="F39" s="10"/>
+      <c r="G39" s="10"/>
+      <c r="H39" s="10"/>
+      <c r="I39" s="10"/>
+      <c r="J39" s="11"/>
+      <c r="K39" s="20"/>
+    </row>
+    <row r="40" spans="2:12" ht="20.25" x14ac:dyDescent="0.85">
+      <c r="B40" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C40" s="13"/>
+      <c r="D40" s="13"/>
+      <c r="E40" s="13"/>
+      <c r="F40" s="13"/>
+      <c r="G40" s="13"/>
+      <c r="H40" s="13"/>
+      <c r="I40" s="13"/>
+      <c r="J40" s="14"/>
+      <c r="K40" s="20"/>
+    </row>
+    <row r="41" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B41" s="24" t="s">
         <v>40</v>
       </c>
-      <c r="C36" s="10"/>
-[...115 lines deleted...]
-        <v>42</v>
+      <c r="C41" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D41" s="17">
-        <v>1140</v>
+        <v>100</v>
       </c>
       <c r="E41" s="18">
-        <v>285</v>
+        <v>25</v>
       </c>
       <c r="F41" s="17">
         <v>0</v>
       </c>
       <c r="G41" s="17">
         <v>0</v>
       </c>
       <c r="H41" s="17">
         <v>0</v>
       </c>
       <c r="I41" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J41" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J41" s="26"/>
       <c r="K41" s="20"/>
       <c r="L41" s="20"/>
     </row>
-    <row r="42" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="42" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B42" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="C42" s="25" t="s">
+        <v>177</v>
       </c>
       <c r="D42" s="17">
-        <v>1840</v>
+        <v>14540</v>
       </c>
       <c r="E42" s="18">
-        <v>460</v>
+        <v>3635</v>
       </c>
       <c r="F42" s="17">
         <v>0</v>
       </c>
       <c r="G42" s="17">
         <v>0</v>
       </c>
       <c r="H42" s="17">
         <v>0</v>
       </c>
       <c r="I42" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J42" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J42" s="26"/>
       <c r="K42" s="20"/>
       <c r="L42" s="20"/>
     </row>
-    <row r="43" spans="2:12">
-[...3 lines deleted...]
-      <c r="C43" s="27" t="s">
+    <row r="43" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B43" s="24" t="s">
         <v>42</v>
       </c>
+      <c r="C43" s="25" t="s">
+        <v>176</v>
+      </c>
       <c r="D43" s="17">
-        <v>540</v>
+        <v>5040</v>
       </c>
       <c r="E43" s="18">
-        <v>135</v>
+        <v>1260</v>
       </c>
       <c r="F43" s="17">
         <v>0</v>
       </c>
       <c r="G43" s="17">
         <v>0</v>
       </c>
       <c r="H43" s="17">
         <v>0</v>
       </c>
       <c r="I43" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J43" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J43" s="26"/>
       <c r="K43" s="20"/>
       <c r="L43" s="20"/>
     </row>
-    <row r="44" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="44" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B44" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="C44" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D44" s="17">
-        <v>240</v>
+        <v>1620</v>
       </c>
       <c r="E44" s="18">
-        <v>60</v>
+        <v>405</v>
       </c>
       <c r="F44" s="17">
         <v>0</v>
       </c>
       <c r="G44" s="17">
         <v>0</v>
       </c>
       <c r="H44" s="17">
         <v>0</v>
       </c>
       <c r="I44" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J44" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J44" s="26"/>
       <c r="K44" s="20"/>
       <c r="L44" s="20"/>
     </row>
-    <row r="45" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="45" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B45" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="C45" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D45" s="17">
-        <v>980</v>
+        <v>3820</v>
       </c>
       <c r="E45" s="18">
-        <v>245</v>
+        <v>955</v>
       </c>
       <c r="F45" s="17">
         <v>0</v>
       </c>
       <c r="G45" s="17">
         <v>0</v>
       </c>
       <c r="H45" s="17">
         <v>0</v>
       </c>
       <c r="I45" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J45" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J45" s="26"/>
       <c r="K45" s="20"/>
       <c r="L45" s="20"/>
     </row>
-    <row r="46" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="46" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B46" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="C46" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D46" s="17">
-        <v>620</v>
+        <v>540</v>
       </c>
       <c r="E46" s="18">
-        <v>155</v>
+        <v>135</v>
       </c>
       <c r="F46" s="17">
         <v>0</v>
       </c>
       <c r="G46" s="17">
         <v>0</v>
       </c>
       <c r="H46" s="17">
         <v>0</v>
       </c>
       <c r="I46" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J46" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J46" s="26"/>
       <c r="K46" s="20"/>
       <c r="L46" s="20"/>
     </row>
-    <row r="47" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="47" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B47" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="C47" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D47" s="17">
-        <v>320</v>
+        <v>180</v>
       </c>
       <c r="E47" s="18">
-        <v>80</v>
+        <v>45</v>
       </c>
       <c r="F47" s="17">
         <v>0</v>
       </c>
       <c r="G47" s="17">
         <v>0</v>
       </c>
       <c r="H47" s="17">
         <v>0</v>
       </c>
       <c r="I47" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J47" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J47" s="26"/>
       <c r="K47" s="20"/>
       <c r="L47" s="20"/>
     </row>
-    <row r="48" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="48" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B48" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="C48" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D48" s="17">
-        <v>1020</v>
+        <v>1140</v>
       </c>
       <c r="E48" s="18">
-        <v>255</v>
+        <v>285</v>
       </c>
       <c r="F48" s="17">
         <v>0</v>
       </c>
       <c r="G48" s="17">
         <v>0</v>
       </c>
       <c r="H48" s="17">
         <v>0</v>
       </c>
       <c r="I48" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J48" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J48" s="26"/>
       <c r="K48" s="20"/>
       <c r="L48" s="20"/>
     </row>
-    <row r="49" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="49" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B49" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="C49" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D49" s="17">
-        <v>3920</v>
+        <v>440</v>
       </c>
       <c r="E49" s="18">
-        <v>980</v>
+        <v>110</v>
       </c>
       <c r="F49" s="17">
         <v>0</v>
       </c>
       <c r="G49" s="17">
         <v>0</v>
       </c>
       <c r="H49" s="17">
         <v>0</v>
       </c>
       <c r="I49" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J49" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J49" s="26"/>
       <c r="K49" s="20"/>
       <c r="L49" s="20"/>
     </row>
-    <row r="50" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="50" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B50" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="C50" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D50" s="17">
-        <v>1140</v>
+        <v>440</v>
       </c>
       <c r="E50" s="18">
-        <v>285</v>
+        <v>110</v>
       </c>
       <c r="F50" s="17">
         <v>0</v>
       </c>
       <c r="G50" s="17">
         <v>0</v>
       </c>
       <c r="H50" s="17">
         <v>0</v>
       </c>
       <c r="I50" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J50" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J50" s="26"/>
       <c r="K50" s="20"/>
       <c r="L50" s="20"/>
     </row>
-    <row r="51" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="51" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B51" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="C51" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D51" s="17">
-        <v>2440</v>
+        <v>1060</v>
       </c>
       <c r="E51" s="18">
-        <v>610</v>
+        <v>265</v>
       </c>
       <c r="F51" s="17">
         <v>0</v>
       </c>
       <c r="G51" s="17">
         <v>0</v>
       </c>
       <c r="H51" s="17">
         <v>0</v>
       </c>
       <c r="I51" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J51" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J51" s="26"/>
       <c r="K51" s="20"/>
       <c r="L51" s="20"/>
     </row>
-    <row r="52" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="52" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B52" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="C52" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D52" s="17">
-        <v>360</v>
+        <v>5960</v>
       </c>
       <c r="E52" s="18">
-        <v>90</v>
+        <v>1490</v>
       </c>
       <c r="F52" s="17">
         <v>0</v>
       </c>
       <c r="G52" s="17">
         <v>0</v>
       </c>
       <c r="H52" s="17">
         <v>0</v>
       </c>
       <c r="I52" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J52" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J52" s="26"/>
       <c r="K52" s="20"/>
       <c r="L52" s="20"/>
     </row>
-    <row r="53" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="53" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B53" s="24" t="s">
+        <v>52</v>
+      </c>
+      <c r="C53" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D53" s="17">
-        <v>1140</v>
+        <v>660</v>
       </c>
       <c r="E53" s="18">
-        <v>285</v>
+        <v>165</v>
       </c>
       <c r="F53" s="17">
         <v>0</v>
       </c>
       <c r="G53" s="17">
         <v>0</v>
       </c>
       <c r="H53" s="17">
         <v>0</v>
       </c>
       <c r="I53" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J53" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J53" s="26"/>
       <c r="K53" s="20"/>
       <c r="L53" s="20"/>
     </row>
-    <row r="54" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="54" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B54" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="C54" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D54" s="17">
-        <v>80</v>
+        <v>2700</v>
       </c>
       <c r="E54" s="18">
-        <v>20</v>
+        <v>675</v>
       </c>
       <c r="F54" s="17">
         <v>0</v>
       </c>
       <c r="G54" s="17">
         <v>0</v>
       </c>
       <c r="H54" s="17">
         <v>0</v>
       </c>
       <c r="I54" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J54" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J54" s="26"/>
       <c r="K54" s="20"/>
       <c r="L54" s="20"/>
     </row>
-    <row r="55" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="55" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B55" s="24" t="s">
+        <v>54</v>
+      </c>
+      <c r="C55" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D55" s="17">
-        <v>360</v>
+        <v>840</v>
       </c>
       <c r="E55" s="18">
-        <v>90</v>
+        <v>210</v>
       </c>
       <c r="F55" s="17">
         <v>0</v>
       </c>
       <c r="G55" s="17">
         <v>0</v>
       </c>
       <c r="H55" s="17">
         <v>0</v>
       </c>
       <c r="I55" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J55" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J55" s="26"/>
       <c r="K55" s="20"/>
       <c r="L55" s="20"/>
     </row>
-    <row r="56" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="56" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B56" s="24" t="s">
+        <v>55</v>
+      </c>
+      <c r="C56" s="25" t="s">
+        <v>177</v>
       </c>
       <c r="D56" s="17">
-        <v>300</v>
+        <v>880</v>
       </c>
       <c r="E56" s="18">
-        <v>75</v>
+        <v>220</v>
       </c>
       <c r="F56" s="17">
         <v>0</v>
       </c>
       <c r="G56" s="17">
         <v>0</v>
       </c>
       <c r="H56" s="17">
         <v>0</v>
       </c>
       <c r="I56" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J56" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J56" s="26"/>
       <c r="K56" s="20"/>
       <c r="L56" s="20"/>
     </row>
-    <row r="57" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="57" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B57" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="C57" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D57" s="17">
-        <v>1840</v>
+        <v>60</v>
       </c>
       <c r="E57" s="18">
-        <v>460</v>
+        <v>15</v>
       </c>
       <c r="F57" s="17">
         <v>0</v>
       </c>
       <c r="G57" s="17">
         <v>0</v>
       </c>
       <c r="H57" s="17">
         <v>0</v>
       </c>
       <c r="I57" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J57" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J57" s="26"/>
       <c r="K57" s="20"/>
       <c r="L57" s="20"/>
     </row>
-    <row r="58" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="58" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B58" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="C58" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D58" s="17">
-        <v>9120</v>
+        <v>180</v>
       </c>
       <c r="E58" s="18">
-        <v>2280</v>
+        <v>45</v>
       </c>
       <c r="F58" s="17">
         <v>0</v>
       </c>
       <c r="G58" s="17">
         <v>0</v>
       </c>
       <c r="H58" s="17">
         <v>0</v>
       </c>
       <c r="I58" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J58" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J58" s="26"/>
       <c r="K58" s="20"/>
       <c r="L58" s="20"/>
     </row>
-    <row r="59" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="59" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B59" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="C59" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D59" s="17">
-        <v>1400</v>
+        <v>320</v>
       </c>
       <c r="E59" s="18">
-        <v>350</v>
+        <v>80</v>
       </c>
       <c r="F59" s="17">
         <v>0</v>
       </c>
       <c r="G59" s="17">
         <v>0</v>
       </c>
       <c r="H59" s="17">
         <v>0</v>
       </c>
       <c r="I59" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J59" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J59" s="26"/>
       <c r="K59" s="20"/>
       <c r="L59" s="20"/>
     </row>
-    <row r="60" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="60" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B60" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="C60" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D60" s="17">
-        <v>980</v>
+        <v>1180</v>
       </c>
       <c r="E60" s="18">
-        <v>245</v>
+        <v>295</v>
       </c>
       <c r="F60" s="17">
         <v>0</v>
       </c>
       <c r="G60" s="17">
         <v>0</v>
       </c>
       <c r="H60" s="17">
         <v>0</v>
       </c>
       <c r="I60" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J60" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J60" s="26"/>
       <c r="K60" s="20"/>
       <c r="L60" s="20"/>
     </row>
-    <row r="61" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="61" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B61" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="C61" s="25" t="s">
+        <v>177</v>
       </c>
       <c r="D61" s="17">
-        <v>60</v>
+        <v>12680</v>
       </c>
       <c r="E61" s="18">
-        <v>15</v>
+        <v>3170</v>
       </c>
       <c r="F61" s="17">
         <v>0</v>
       </c>
       <c r="G61" s="17">
         <v>0</v>
       </c>
       <c r="H61" s="17">
         <v>0</v>
       </c>
       <c r="I61" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J61" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J61" s="26"/>
       <c r="K61" s="20"/>
       <c r="L61" s="20"/>
     </row>
-    <row r="62" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="62" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B62" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="C62" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D62" s="17">
-        <v>560</v>
+        <v>980</v>
       </c>
       <c r="E62" s="18">
-        <v>140</v>
+        <v>245</v>
       </c>
       <c r="F62" s="17">
         <v>0</v>
       </c>
       <c r="G62" s="17">
         <v>0</v>
       </c>
       <c r="H62" s="17">
         <v>0</v>
       </c>
       <c r="I62" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J62" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J62" s="26"/>
       <c r="K62" s="20"/>
       <c r="L62" s="20"/>
     </row>
-    <row r="63" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="63" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B63" s="24" t="s">
+        <v>62</v>
+      </c>
+      <c r="C63" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D63" s="17">
-        <v>540</v>
+        <v>1240</v>
       </c>
       <c r="E63" s="18">
-        <v>135</v>
+        <v>310</v>
       </c>
       <c r="F63" s="17">
         <v>0</v>
       </c>
       <c r="G63" s="17">
         <v>0</v>
       </c>
       <c r="H63" s="17">
         <v>0</v>
       </c>
       <c r="I63" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J63" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J63" s="26"/>
       <c r="K63" s="20"/>
       <c r="L63" s="20"/>
     </row>
-    <row r="64" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="64" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B64" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="C64" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D64" s="17">
-        <v>340</v>
+        <v>40</v>
       </c>
       <c r="E64" s="18">
-        <v>85</v>
+        <v>10</v>
       </c>
       <c r="F64" s="17">
         <v>0</v>
       </c>
       <c r="G64" s="17">
         <v>0</v>
       </c>
       <c r="H64" s="17">
         <v>0</v>
       </c>
       <c r="I64" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J64" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J64" s="26"/>
       <c r="K64" s="20"/>
       <c r="L64" s="20"/>
     </row>
-    <row r="65" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="65" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B65" s="24" t="s">
+        <v>64</v>
+      </c>
+      <c r="C65" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D65" s="17">
-        <v>4060</v>
+        <v>1520</v>
       </c>
       <c r="E65" s="18">
-        <v>1015</v>
+        <v>380</v>
       </c>
       <c r="F65" s="17">
         <v>0</v>
       </c>
       <c r="G65" s="17">
         <v>0</v>
       </c>
       <c r="H65" s="17">
         <v>0</v>
       </c>
       <c r="I65" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J65" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J65" s="26"/>
       <c r="K65" s="20"/>
       <c r="L65" s="20"/>
     </row>
-    <row r="66" spans="2:12">
-[...7 lines deleted...]
-        <v>2340</v>
+    <row r="66" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B66" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="C66" s="53" t="s">
+        <v>66</v>
+      </c>
+      <c r="D66" s="21">
+        <v>604</v>
       </c>
       <c r="E66" s="18">
-        <v>585</v>
+        <v>980</v>
       </c>
       <c r="F66" s="17">
         <v>0</v>
       </c>
       <c r="G66" s="17">
         <v>0</v>
       </c>
       <c r="H66" s="17">
         <v>0</v>
       </c>
       <c r="I66" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J66" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J66" s="26"/>
       <c r="K66" s="20"/>
       <c r="L66" s="20"/>
     </row>
-    <row r="67" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="67" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B67" s="24" t="s">
+        <v>67</v>
+      </c>
+      <c r="C67" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D67" s="17">
-        <v>140</v>
+        <v>240</v>
       </c>
       <c r="E67" s="18">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="F67" s="17">
         <v>0</v>
       </c>
       <c r="G67" s="17">
         <v>0</v>
       </c>
       <c r="H67" s="17">
         <v>0</v>
       </c>
       <c r="I67" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J67" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J67" s="26"/>
       <c r="K67" s="20"/>
       <c r="L67" s="20"/>
     </row>
-    <row r="68" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="68" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B68" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="C68" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D68" s="17">
-        <v>1280</v>
+        <v>2760</v>
       </c>
       <c r="E68" s="18">
-        <v>320</v>
+        <v>690</v>
       </c>
       <c r="F68" s="17">
         <v>0</v>
       </c>
       <c r="G68" s="17">
         <v>0</v>
       </c>
       <c r="H68" s="17">
         <v>0</v>
       </c>
       <c r="I68" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J68" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J68" s="26"/>
       <c r="K68" s="20"/>
       <c r="L68" s="20"/>
     </row>
-    <row r="69" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="69" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B69" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="C69" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D69" s="17">
-        <v>260</v>
+        <v>2980</v>
       </c>
       <c r="E69" s="18">
-        <v>65</v>
+        <v>745</v>
       </c>
       <c r="F69" s="17">
         <v>0</v>
       </c>
       <c r="G69" s="17">
         <v>0</v>
       </c>
       <c r="H69" s="17">
         <v>0</v>
       </c>
       <c r="I69" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J69" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J69" s="26"/>
       <c r="K69" s="20"/>
       <c r="L69" s="20"/>
     </row>
-    <row r="70" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="70" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B70" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="C70" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D70" s="17">
-        <v>1280</v>
+        <v>100</v>
       </c>
       <c r="E70" s="18">
-        <v>320</v>
+        <v>25</v>
       </c>
       <c r="F70" s="17">
         <v>0</v>
       </c>
       <c r="G70" s="17">
         <v>0</v>
       </c>
       <c r="H70" s="17">
         <v>0</v>
       </c>
       <c r="I70" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J70" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J70" s="26"/>
       <c r="K70" s="20"/>
       <c r="L70" s="20"/>
     </row>
-    <row r="71" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="71" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B71" s="24" t="s">
+        <v>71</v>
+      </c>
+      <c r="C71" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D71" s="17">
-        <v>2080</v>
+        <v>1300</v>
       </c>
       <c r="E71" s="18">
-        <v>520</v>
+        <v>325</v>
       </c>
       <c r="F71" s="17">
         <v>0</v>
       </c>
       <c r="G71" s="17">
         <v>0</v>
       </c>
       <c r="H71" s="17">
         <v>0</v>
       </c>
       <c r="I71" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J71" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J71" s="26"/>
       <c r="K71" s="20"/>
       <c r="L71" s="20"/>
     </row>
-    <row r="72" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="72" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B72" s="24" t="s">
+        <v>72</v>
+      </c>
+      <c r="C72" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D72" s="17">
-        <v>780</v>
+        <v>160</v>
       </c>
       <c r="E72" s="18">
-        <v>195</v>
+        <v>40</v>
       </c>
       <c r="F72" s="17">
         <v>0</v>
       </c>
       <c r="G72" s="17">
         <v>0</v>
       </c>
       <c r="H72" s="17">
         <v>0</v>
       </c>
       <c r="I72" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J72" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J72" s="26"/>
       <c r="K72" s="20"/>
       <c r="L72" s="20"/>
     </row>
-    <row r="73" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="73" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B73" s="24" t="s">
+        <v>73</v>
+      </c>
+      <c r="C73" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D73" s="17">
-        <v>2960</v>
+        <v>1760</v>
       </c>
       <c r="E73" s="18">
-        <v>740</v>
+        <v>440</v>
       </c>
       <c r="F73" s="17">
         <v>0</v>
       </c>
       <c r="G73" s="17">
         <v>0</v>
       </c>
       <c r="H73" s="17">
         <v>0</v>
       </c>
       <c r="I73" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J73" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J73" s="26"/>
       <c r="K73" s="20"/>
       <c r="L73" s="20"/>
     </row>
-    <row r="74" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="74" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B74" s="24" t="s">
+        <v>74</v>
+      </c>
+      <c r="C74" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D74" s="17">
-        <v>1900</v>
+        <v>2240</v>
       </c>
       <c r="E74" s="18">
-        <v>475</v>
+        <v>560</v>
       </c>
       <c r="F74" s="17">
         <v>0</v>
       </c>
       <c r="G74" s="17">
         <v>0</v>
       </c>
       <c r="H74" s="17">
         <v>0</v>
       </c>
       <c r="I74" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J74" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J74" s="26"/>
       <c r="K74" s="20"/>
       <c r="L74" s="20"/>
     </row>
-    <row r="75" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="75" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B75" s="24" t="s">
+        <v>75</v>
+      </c>
+      <c r="C75" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D75" s="17">
-        <v>7140</v>
+        <v>1080</v>
       </c>
       <c r="E75" s="18">
-        <v>1785</v>
+        <v>270</v>
       </c>
       <c r="F75" s="17">
         <v>0</v>
       </c>
       <c r="G75" s="17">
         <v>0</v>
       </c>
       <c r="H75" s="17">
         <v>0</v>
       </c>
       <c r="I75" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J75" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J75" s="26"/>
       <c r="K75" s="20"/>
       <c r="L75" s="20"/>
     </row>
-    <row r="76" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="76" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B76" s="24" t="s">
+        <v>76</v>
+      </c>
+      <c r="C76" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D76" s="17">
-        <v>2440</v>
+        <v>3420</v>
       </c>
       <c r="E76" s="18">
-        <v>610</v>
+        <v>855</v>
       </c>
       <c r="F76" s="17">
         <v>0</v>
       </c>
       <c r="G76" s="17">
         <v>0</v>
       </c>
       <c r="H76" s="17">
         <v>0</v>
       </c>
       <c r="I76" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J76" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J76" s="26"/>
       <c r="K76" s="20"/>
       <c r="L76" s="20"/>
     </row>
-    <row r="77" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="77" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B77" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="C77" s="25" t="s">
+        <v>178</v>
       </c>
       <c r="D77" s="17">
-        <v>160</v>
+        <v>1480</v>
       </c>
       <c r="E77" s="18">
-        <v>40</v>
+        <v>370</v>
       </c>
       <c r="F77" s="17">
         <v>0</v>
       </c>
       <c r="G77" s="17">
         <v>0</v>
       </c>
       <c r="H77" s="17">
         <v>0</v>
       </c>
       <c r="I77" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J77" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J77" s="26"/>
       <c r="K77" s="20"/>
       <c r="L77" s="20"/>
     </row>
-    <row r="78" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="78" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B78" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="C78" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D78" s="17">
-        <v>5360</v>
+        <v>28080</v>
       </c>
       <c r="E78" s="18">
-        <v>1340</v>
+        <v>7020</v>
       </c>
       <c r="F78" s="17">
         <v>0</v>
       </c>
       <c r="G78" s="17">
         <v>0</v>
       </c>
       <c r="H78" s="17">
         <v>0</v>
       </c>
       <c r="I78" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J78" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J78" s="26"/>
       <c r="K78" s="20"/>
       <c r="L78" s="20"/>
     </row>
-    <row r="79" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="79" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B79" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C79" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D79" s="17">
-        <v>440</v>
+        <v>320</v>
       </c>
       <c r="E79" s="18">
-        <v>110</v>
+        <v>80</v>
       </c>
       <c r="F79" s="17">
         <v>0</v>
       </c>
       <c r="G79" s="17">
         <v>0</v>
       </c>
       <c r="H79" s="17">
         <v>0</v>
       </c>
       <c r="I79" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J79" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J79" s="26"/>
       <c r="K79" s="20"/>
       <c r="L79" s="20"/>
     </row>
-    <row r="80" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="80" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B80" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="C80" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D80" s="17">
-        <v>300</v>
+        <v>320</v>
       </c>
       <c r="E80" s="18">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="F80" s="17">
         <v>0</v>
       </c>
       <c r="G80" s="17">
         <v>0</v>
       </c>
       <c r="H80" s="17">
         <v>0</v>
       </c>
       <c r="I80" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J80" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J80" s="26"/>
       <c r="K80" s="20"/>
       <c r="L80" s="20"/>
     </row>
-    <row r="81" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="81" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B81" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="C81" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D81" s="17">
-        <v>640</v>
+        <v>5920</v>
       </c>
       <c r="E81" s="18">
-        <v>160</v>
+        <v>1480</v>
       </c>
       <c r="F81" s="17">
         <v>0</v>
       </c>
       <c r="G81" s="17">
         <v>0</v>
       </c>
       <c r="H81" s="17">
         <v>0</v>
       </c>
       <c r="I81" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J81" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J81" s="26"/>
       <c r="K81" s="20"/>
       <c r="L81" s="20"/>
     </row>
-    <row r="82" spans="2:12">
-[...4 lines deleted...]
-        <v>87</v>
+    <row r="82" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B82" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="C82" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D82" s="17">
-        <v>940</v>
+        <v>280</v>
       </c>
       <c r="E82" s="18">
-        <v>235</v>
+        <v>70</v>
       </c>
       <c r="F82" s="17">
         <v>0</v>
       </c>
       <c r="G82" s="17">
         <v>0</v>
       </c>
       <c r="H82" s="17">
         <v>0</v>
       </c>
       <c r="I82" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J82" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J82" s="26"/>
       <c r="K82" s="20"/>
       <c r="L82" s="20"/>
     </row>
-    <row r="83" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="83" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B83" s="24" t="s">
+        <v>83</v>
+      </c>
+      <c r="C83" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D83" s="17">
-        <v>3180</v>
+        <v>240</v>
       </c>
       <c r="E83" s="18">
-        <v>795</v>
+        <v>60</v>
       </c>
       <c r="F83" s="17">
         <v>0</v>
       </c>
       <c r="G83" s="17">
         <v>0</v>
       </c>
       <c r="H83" s="17">
         <v>0</v>
       </c>
       <c r="I83" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J83" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J83" s="26"/>
       <c r="K83" s="20"/>
       <c r="L83" s="20"/>
     </row>
-    <row r="84" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="84" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B84" s="24" t="s">
+        <v>84</v>
+      </c>
+      <c r="C84" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D84" s="17">
-        <v>1840</v>
+        <v>540</v>
       </c>
       <c r="E84" s="18">
-        <v>460</v>
+        <v>135</v>
       </c>
       <c r="F84" s="17">
         <v>0</v>
       </c>
       <c r="G84" s="17">
         <v>0</v>
       </c>
       <c r="H84" s="17">
         <v>0</v>
       </c>
       <c r="I84" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J84" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J84" s="26"/>
       <c r="K84" s="20"/>
       <c r="L84" s="20"/>
     </row>
-    <row r="85" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="85" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B85" s="24" t="s">
+        <v>85</v>
+      </c>
+      <c r="C85" s="25" t="s">
+        <v>177</v>
       </c>
       <c r="D85" s="17">
-        <v>160</v>
+        <v>720</v>
       </c>
       <c r="E85" s="18">
-        <v>40</v>
+        <v>180</v>
       </c>
       <c r="F85" s="17">
         <v>0</v>
       </c>
       <c r="G85" s="17">
         <v>0</v>
       </c>
       <c r="H85" s="17">
         <v>0</v>
       </c>
       <c r="I85" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J85" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J85" s="26"/>
       <c r="K85" s="20"/>
       <c r="L85" s="20"/>
     </row>
-    <row r="86" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="86" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B86" s="24" t="s">
+        <v>86</v>
+      </c>
+      <c r="C86" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D86" s="17">
-        <v>3340</v>
+        <v>3020</v>
       </c>
       <c r="E86" s="18">
-        <v>835</v>
+        <v>755</v>
       </c>
       <c r="F86" s="17">
         <v>0</v>
       </c>
       <c r="G86" s="17">
         <v>0</v>
       </c>
       <c r="H86" s="17">
         <v>0</v>
       </c>
       <c r="I86" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J86" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J86" s="26"/>
       <c r="K86" s="20"/>
       <c r="L86" s="20"/>
     </row>
-    <row r="87" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="87" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B87" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="C87" s="25" t="s">
+        <v>177</v>
       </c>
       <c r="D87" s="17">
-        <v>600</v>
+        <v>3460</v>
       </c>
       <c r="E87" s="18">
-        <v>150</v>
+        <v>865</v>
       </c>
       <c r="F87" s="17">
         <v>0</v>
       </c>
       <c r="G87" s="17">
         <v>0</v>
       </c>
       <c r="H87" s="17">
         <v>0</v>
       </c>
       <c r="I87" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J87" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J87" s="26"/>
       <c r="K87" s="20"/>
       <c r="L87" s="20"/>
     </row>
-    <row r="88" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="88" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B88" s="24" t="s">
+        <v>88</v>
+      </c>
+      <c r="C88" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D88" s="17">
-        <v>1200</v>
+        <v>200</v>
       </c>
       <c r="E88" s="18">
-        <v>300</v>
+        <v>50</v>
       </c>
       <c r="F88" s="17">
         <v>0</v>
       </c>
       <c r="G88" s="17">
         <v>0</v>
       </c>
       <c r="H88" s="17">
         <v>0</v>
       </c>
       <c r="I88" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J88" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J88" s="26"/>
       <c r="K88" s="20"/>
       <c r="L88" s="20"/>
     </row>
-    <row r="89" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="89" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B89" s="24" t="s">
+        <v>89</v>
+      </c>
+      <c r="C89" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D89" s="17">
-        <v>2540</v>
+        <v>2560</v>
       </c>
       <c r="E89" s="18">
-        <v>635</v>
+        <v>640</v>
       </c>
       <c r="F89" s="17">
         <v>0</v>
       </c>
       <c r="G89" s="17">
         <v>0</v>
       </c>
       <c r="H89" s="17">
         <v>0</v>
       </c>
       <c r="I89" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J89" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J89" s="26"/>
       <c r="K89" s="20"/>
       <c r="L89" s="20"/>
     </row>
-    <row r="90" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="90" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B90" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="C90" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D90" s="17">
-        <v>100</v>
+        <v>440</v>
       </c>
       <c r="E90" s="18">
-        <v>25</v>
+        <v>110</v>
       </c>
       <c r="F90" s="17">
         <v>0</v>
       </c>
       <c r="G90" s="17">
         <v>0</v>
       </c>
       <c r="H90" s="17">
         <v>0</v>
       </c>
       <c r="I90" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J90" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J90" s="26"/>
       <c r="K90" s="20"/>
       <c r="L90" s="20"/>
     </row>
-    <row r="91" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="91" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B91" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="C91" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D91" s="17">
-        <v>100</v>
+        <v>960</v>
       </c>
       <c r="E91" s="18">
-        <v>25</v>
+        <v>240</v>
       </c>
       <c r="F91" s="17">
         <v>0</v>
       </c>
       <c r="G91" s="17">
         <v>0</v>
       </c>
       <c r="H91" s="17">
         <v>0</v>
       </c>
       <c r="I91" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J91" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J91" s="26"/>
       <c r="K91" s="20"/>
       <c r="L91" s="20"/>
     </row>
-    <row r="92" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="92" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B92" s="24" t="s">
+        <v>92</v>
+      </c>
+      <c r="C92" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D92" s="17">
-        <v>1440</v>
+        <v>160</v>
       </c>
       <c r="E92" s="18">
-        <v>360</v>
+        <v>40</v>
       </c>
       <c r="F92" s="17">
         <v>0</v>
       </c>
       <c r="G92" s="17">
         <v>0</v>
       </c>
       <c r="H92" s="17">
         <v>0</v>
       </c>
       <c r="I92" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J92" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J92" s="26"/>
       <c r="K92" s="20"/>
       <c r="L92" s="20"/>
     </row>
-    <row r="93" spans="2:12">
-[...4 lines deleted...]
-        <v>99</v>
+    <row r="93" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B93" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="C93" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D93" s="17">
-        <v>220</v>
+        <v>40</v>
       </c>
       <c r="E93" s="18">
-        <v>55</v>
+        <v>10</v>
       </c>
       <c r="F93" s="17">
         <v>0</v>
       </c>
       <c r="G93" s="17">
         <v>0</v>
       </c>
       <c r="H93" s="17">
         <v>0</v>
       </c>
       <c r="I93" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J93" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J93" s="26"/>
       <c r="K93" s="20"/>
       <c r="L93" s="20"/>
     </row>
-    <row r="94" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="94" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B94" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="C94" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D94" s="17">
-        <v>2180</v>
+        <v>2020</v>
       </c>
       <c r="E94" s="18">
-        <v>545</v>
+        <v>505</v>
       </c>
       <c r="F94" s="17">
         <v>0</v>
       </c>
       <c r="G94" s="17">
         <v>0</v>
       </c>
       <c r="H94" s="17">
         <v>0</v>
       </c>
       <c r="I94" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J94" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J94" s="26"/>
       <c r="K94" s="20"/>
       <c r="L94" s="20"/>
     </row>
-    <row r="95" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="95" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B95" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="C95" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D95" s="17">
-        <v>3740</v>
+        <v>120</v>
       </c>
       <c r="E95" s="18">
-        <v>935</v>
+        <v>30</v>
       </c>
       <c r="F95" s="17">
         <v>0</v>
       </c>
       <c r="G95" s="17">
         <v>0</v>
       </c>
       <c r="H95" s="17">
         <v>0</v>
       </c>
       <c r="I95" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J95" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J95" s="26"/>
       <c r="K95" s="20"/>
       <c r="L95" s="20"/>
     </row>
-    <row r="96" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="96" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B96" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="C96" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D96" s="17">
-        <v>2680</v>
+        <v>960</v>
       </c>
       <c r="E96" s="18">
-        <v>670</v>
+        <v>240</v>
       </c>
       <c r="F96" s="17">
         <v>0</v>
       </c>
       <c r="G96" s="17">
         <v>0</v>
       </c>
       <c r="H96" s="17">
         <v>0</v>
       </c>
       <c r="I96" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J96" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J96" s="26"/>
       <c r="K96" s="20"/>
       <c r="L96" s="20"/>
     </row>
-    <row r="97" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="97" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B97" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="C97" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D97" s="17">
-        <v>520</v>
+        <v>7060</v>
       </c>
       <c r="E97" s="18">
-        <v>130</v>
+        <v>1765</v>
       </c>
       <c r="F97" s="17">
         <v>0</v>
       </c>
       <c r="G97" s="17">
         <v>0</v>
       </c>
       <c r="H97" s="17">
         <v>0</v>
       </c>
       <c r="I97" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J97" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J97" s="26"/>
       <c r="K97" s="20"/>
       <c r="L97" s="20"/>
     </row>
-    <row r="98" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="98" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B98" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="C98" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D98" s="17">
-        <v>2160</v>
+        <v>2040</v>
       </c>
       <c r="E98" s="18">
-        <v>540</v>
+        <v>510</v>
       </c>
       <c r="F98" s="17">
         <v>0</v>
       </c>
       <c r="G98" s="17">
         <v>0</v>
       </c>
       <c r="H98" s="17">
         <v>0</v>
       </c>
       <c r="I98" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J98" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J98" s="26"/>
       <c r="K98" s="20"/>
       <c r="L98" s="20"/>
     </row>
-    <row r="99" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="99" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B99" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="C99" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D99" s="17">
-        <v>640</v>
+        <v>3380</v>
       </c>
       <c r="E99" s="18">
-        <v>160</v>
+        <v>845</v>
       </c>
       <c r="F99" s="17">
         <v>0</v>
       </c>
       <c r="G99" s="17">
         <v>0</v>
       </c>
       <c r="H99" s="17">
         <v>0</v>
       </c>
       <c r="I99" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J99" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J99" s="26"/>
       <c r="K99" s="20"/>
       <c r="L99" s="20"/>
     </row>
-    <row r="100" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="100" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B100" s="24" t="s">
+        <v>100</v>
+      </c>
+      <c r="C100" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D100" s="17">
-        <v>2300</v>
+        <v>1480</v>
       </c>
       <c r="E100" s="18">
-        <v>575</v>
+        <v>370</v>
       </c>
       <c r="F100" s="17">
         <v>0</v>
       </c>
       <c r="G100" s="17">
         <v>0</v>
       </c>
       <c r="H100" s="17">
         <v>0</v>
       </c>
       <c r="I100" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J100" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J100" s="26"/>
       <c r="K100" s="20"/>
       <c r="L100" s="20"/>
     </row>
-    <row r="101" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="101" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B101" s="24" t="s">
+        <v>101</v>
+      </c>
+      <c r="C101" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D101" s="17">
-        <v>320</v>
+        <v>2100</v>
       </c>
       <c r="E101" s="18">
-        <v>80</v>
+        <v>525</v>
       </c>
       <c r="F101" s="17">
         <v>0</v>
       </c>
       <c r="G101" s="17">
         <v>0</v>
       </c>
       <c r="H101" s="17">
         <v>0</v>
       </c>
       <c r="I101" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J101" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J101" s="26"/>
       <c r="K101" s="20"/>
       <c r="L101" s="20"/>
     </row>
-    <row r="102" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="102" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B102" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="C102" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D102" s="17">
-        <v>140</v>
+        <v>220</v>
       </c>
       <c r="E102" s="18">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="F102" s="17">
         <v>0</v>
       </c>
       <c r="G102" s="17">
         <v>0</v>
       </c>
       <c r="H102" s="17">
         <v>0</v>
       </c>
       <c r="I102" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J102" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J102" s="26"/>
       <c r="K102" s="20"/>
       <c r="L102" s="20"/>
     </row>
-    <row r="103" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="103" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B103" s="24" t="s">
+        <v>103</v>
+      </c>
+      <c r="C103" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D103" s="17">
-        <v>1540</v>
+        <v>80</v>
       </c>
       <c r="E103" s="18">
-        <v>385</v>
+        <v>20</v>
       </c>
       <c r="F103" s="17">
         <v>0</v>
       </c>
       <c r="G103" s="17">
         <v>0</v>
       </c>
       <c r="H103" s="17">
         <v>0</v>
       </c>
       <c r="I103" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J103" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J103" s="26"/>
       <c r="K103" s="20"/>
       <c r="L103" s="20"/>
     </row>
-    <row r="104" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="104" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B104" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="C104" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D104" s="17">
-        <v>820</v>
+        <v>1820</v>
       </c>
       <c r="E104" s="18">
-        <v>205</v>
+        <v>455</v>
       </c>
       <c r="F104" s="17">
         <v>0</v>
       </c>
       <c r="G104" s="17">
         <v>0</v>
       </c>
       <c r="H104" s="17">
         <v>0</v>
       </c>
       <c r="I104" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J104" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J104" s="26"/>
       <c r="K104" s="20"/>
       <c r="L104" s="20"/>
     </row>
-    <row r="105" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="105" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B105" s="24" t="s">
+        <v>105</v>
+      </c>
+      <c r="C105" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D105" s="17">
-        <v>1360</v>
+        <v>520</v>
       </c>
       <c r="E105" s="18">
-        <v>340</v>
+        <v>130</v>
       </c>
       <c r="F105" s="17">
         <v>0</v>
       </c>
       <c r="G105" s="17">
         <v>0</v>
       </c>
       <c r="H105" s="17">
         <v>0</v>
       </c>
       <c r="I105" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J105" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J105" s="26"/>
       <c r="K105" s="20"/>
       <c r="L105" s="20"/>
     </row>
-    <row r="106" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="106" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B106" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="C106" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D106" s="17">
-        <v>2160</v>
+        <v>920</v>
       </c>
       <c r="E106" s="18">
-        <v>540</v>
+        <v>230</v>
       </c>
       <c r="F106" s="17">
         <v>0</v>
       </c>
       <c r="G106" s="17">
         <v>0</v>
       </c>
       <c r="H106" s="17">
         <v>0</v>
       </c>
       <c r="I106" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J106" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J106" s="26"/>
       <c r="K106" s="20"/>
       <c r="L106" s="20"/>
     </row>
-    <row r="107" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="107" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B107" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="C107" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D107" s="17">
-        <v>1560</v>
+        <v>2420</v>
       </c>
       <c r="E107" s="18">
-        <v>390</v>
+        <v>605</v>
       </c>
       <c r="F107" s="17">
         <v>0</v>
       </c>
       <c r="G107" s="17">
         <v>0</v>
       </c>
       <c r="H107" s="17">
         <v>0</v>
       </c>
       <c r="I107" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J107" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J107" s="26"/>
       <c r="K107" s="20"/>
       <c r="L107" s="20"/>
     </row>
-    <row r="108" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="108" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B108" s="24" t="s">
+        <v>108</v>
+      </c>
+      <c r="C108" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D108" s="17">
-        <v>2800</v>
+        <v>1660</v>
       </c>
       <c r="E108" s="18">
-        <v>700</v>
+        <v>415</v>
       </c>
       <c r="F108" s="17">
         <v>0</v>
       </c>
       <c r="G108" s="17">
         <v>0</v>
       </c>
       <c r="H108" s="17">
         <v>0</v>
       </c>
       <c r="I108" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J108" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J108" s="26"/>
       <c r="K108" s="20"/>
       <c r="L108" s="20"/>
     </row>
-    <row r="109" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="109" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B109" s="24" t="s">
+        <v>109</v>
+      </c>
+      <c r="C109" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D109" s="17">
-        <v>740</v>
+        <v>2520</v>
       </c>
       <c r="E109" s="18">
-        <v>185</v>
+        <v>630</v>
       </c>
       <c r="F109" s="17">
         <v>0</v>
       </c>
       <c r="G109" s="17">
         <v>0</v>
       </c>
       <c r="H109" s="17">
         <v>0</v>
       </c>
       <c r="I109" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J109" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J109" s="26"/>
       <c r="K109" s="20"/>
       <c r="L109" s="20"/>
     </row>
-    <row r="110" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="110" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B110" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="C110" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D110" s="17">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="E110" s="18">
-        <v>125</v>
+        <v>250</v>
       </c>
       <c r="F110" s="17">
         <v>0</v>
       </c>
       <c r="G110" s="17">
         <v>0</v>
       </c>
       <c r="H110" s="17">
         <v>0</v>
       </c>
       <c r="I110" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J110" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J110" s="26"/>
       <c r="K110" s="20"/>
       <c r="L110" s="20"/>
     </row>
-    <row r="111" spans="2:12">
-[...4 lines deleted...]
-        <v>118</v>
+    <row r="111" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B111" s="24" t="s">
+        <v>111</v>
+      </c>
+      <c r="C111" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D111" s="17">
-        <v>960</v>
+        <v>200</v>
       </c>
       <c r="E111" s="18">
-        <v>240</v>
+        <v>50</v>
       </c>
       <c r="F111" s="17">
         <v>0</v>
       </c>
       <c r="G111" s="17">
         <v>0</v>
       </c>
       <c r="H111" s="17">
         <v>0</v>
       </c>
       <c r="I111" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J111" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J111" s="26"/>
       <c r="K111" s="20"/>
       <c r="L111" s="20"/>
     </row>
-    <row r="112" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="112" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B112" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C112" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D112" s="17">
-        <v>500</v>
+        <v>1080</v>
       </c>
       <c r="E112" s="18">
-        <v>125</v>
+        <v>270</v>
       </c>
       <c r="F112" s="17">
         <v>0</v>
       </c>
       <c r="G112" s="17">
         <v>0</v>
       </c>
       <c r="H112" s="17">
         <v>0</v>
       </c>
       <c r="I112" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J112" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J112" s="26"/>
       <c r="K112" s="20"/>
       <c r="L112" s="20"/>
     </row>
-    <row r="113" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="113" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B113" s="24" t="s">
+        <v>113</v>
+      </c>
+      <c r="C113" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D113" s="17">
-        <v>460</v>
+        <v>400</v>
       </c>
       <c r="E113" s="18">
-        <v>115</v>
+        <v>100</v>
       </c>
       <c r="F113" s="17">
         <v>0</v>
       </c>
       <c r="G113" s="17">
         <v>0</v>
       </c>
       <c r="H113" s="17">
         <v>0</v>
       </c>
       <c r="I113" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J113" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J113" s="26"/>
       <c r="K113" s="20"/>
       <c r="L113" s="20"/>
     </row>
-    <row r="114" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="114" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B114" s="24" t="s">
+        <v>114</v>
+      </c>
+      <c r="C114" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D114" s="17">
-        <v>540</v>
+        <v>520</v>
       </c>
       <c r="E114" s="18">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="F114" s="17">
         <v>0</v>
       </c>
       <c r="G114" s="17">
         <v>0</v>
       </c>
       <c r="H114" s="17">
         <v>0</v>
       </c>
       <c r="I114" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J114" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J114" s="26"/>
       <c r="K114" s="20"/>
       <c r="L114" s="20"/>
     </row>
-    <row r="115" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="115" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B115" s="24" t="s">
+        <v>115</v>
+      </c>
+      <c r="C115" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D115" s="17">
-        <v>680</v>
+        <v>260</v>
       </c>
       <c r="E115" s="18">
-        <v>170</v>
+        <v>65</v>
       </c>
       <c r="F115" s="17">
         <v>0</v>
       </c>
       <c r="G115" s="17">
         <v>0</v>
       </c>
       <c r="H115" s="17">
         <v>0</v>
       </c>
       <c r="I115" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J115" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J115" s="26"/>
       <c r="K115" s="20"/>
       <c r="L115" s="20"/>
     </row>
-    <row r="116" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="116" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B116" s="24" t="s">
+        <v>116</v>
+      </c>
+      <c r="C116" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D116" s="17">
-        <v>560</v>
+        <v>540</v>
       </c>
       <c r="E116" s="18">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="F116" s="17">
         <v>0</v>
       </c>
       <c r="G116" s="17">
         <v>0</v>
       </c>
       <c r="H116" s="17">
         <v>0</v>
       </c>
       <c r="I116" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J116" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J116" s="26"/>
       <c r="K116" s="20"/>
       <c r="L116" s="20"/>
     </row>
-    <row r="117" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="117" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B117" s="24" t="s">
+        <v>117</v>
+      </c>
+      <c r="C117" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D117" s="17">
-        <v>1000</v>
+        <v>780</v>
       </c>
       <c r="E117" s="18">
-        <v>250</v>
+        <v>195</v>
       </c>
       <c r="F117" s="17">
         <v>0</v>
       </c>
       <c r="G117" s="17">
         <v>0</v>
       </c>
       <c r="H117" s="17">
         <v>0</v>
       </c>
       <c r="I117" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J117" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J117" s="26"/>
       <c r="K117" s="20"/>
       <c r="L117" s="20"/>
     </row>
-    <row r="118" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="118" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B118" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="C118" s="25" t="s">
+        <v>177</v>
       </c>
       <c r="D118" s="17">
-        <v>5740</v>
+        <v>1220</v>
       </c>
       <c r="E118" s="18">
-        <v>1435</v>
+        <v>305</v>
       </c>
       <c r="F118" s="17">
         <v>0</v>
       </c>
       <c r="G118" s="17">
         <v>0</v>
       </c>
       <c r="H118" s="17">
         <v>0</v>
       </c>
       <c r="I118" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J118" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J118" s="26"/>
       <c r="K118" s="20"/>
       <c r="L118" s="20"/>
     </row>
-    <row r="119" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="119" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B119" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="C119" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D119" s="17">
-        <v>2060</v>
+        <v>7880</v>
       </c>
       <c r="E119" s="18">
-        <v>515</v>
+        <v>1970</v>
       </c>
       <c r="F119" s="17">
         <v>0</v>
       </c>
       <c r="G119" s="17">
         <v>0</v>
       </c>
       <c r="H119" s="17">
         <v>0</v>
       </c>
       <c r="I119" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J119" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J119" s="26"/>
       <c r="K119" s="20"/>
       <c r="L119" s="20"/>
     </row>
-    <row r="120" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="120" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B120" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="C120" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D120" s="17">
-        <v>100</v>
+        <v>2560</v>
       </c>
       <c r="E120" s="18">
-        <v>25</v>
+        <v>640</v>
       </c>
       <c r="F120" s="17">
         <v>0</v>
       </c>
       <c r="G120" s="17">
         <v>0</v>
       </c>
       <c r="H120" s="17">
         <v>0</v>
       </c>
       <c r="I120" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J120" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J120" s="26"/>
       <c r="K120" s="20"/>
       <c r="L120" s="20"/>
     </row>
-    <row r="121" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="121" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B121" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="C121" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D121" s="17">
-        <v>1220</v>
+        <v>80</v>
       </c>
       <c r="E121" s="18">
-        <v>305</v>
+        <v>20</v>
       </c>
       <c r="F121" s="17">
         <v>0</v>
       </c>
       <c r="G121" s="17">
         <v>0</v>
       </c>
       <c r="H121" s="17">
         <v>0</v>
       </c>
       <c r="I121" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J121" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J121" s="26"/>
       <c r="K121" s="20"/>
       <c r="L121" s="20"/>
     </row>
-    <row r="122" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="122" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B122" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="C122" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D122" s="17">
-        <v>860</v>
+        <v>1400</v>
       </c>
       <c r="E122" s="18">
-        <v>215</v>
+        <v>350</v>
       </c>
       <c r="F122" s="17">
         <v>0</v>
       </c>
       <c r="G122" s="17">
         <v>0</v>
       </c>
       <c r="H122" s="17">
         <v>0</v>
       </c>
       <c r="I122" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J122" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J122" s="26"/>
       <c r="K122" s="20"/>
       <c r="L122" s="20"/>
     </row>
-    <row r="123" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="123" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B123" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="C123" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D123" s="17">
-        <v>60</v>
+        <v>40</v>
       </c>
       <c r="E123" s="18">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F123" s="17">
         <v>0</v>
       </c>
       <c r="G123" s="17">
         <v>0</v>
       </c>
       <c r="H123" s="17">
         <v>0</v>
       </c>
       <c r="I123" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J123" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J123" s="26"/>
       <c r="K123" s="20"/>
       <c r="L123" s="20"/>
     </row>
-    <row r="124" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="124" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B124" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="C124" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D124" s="17">
-        <v>560</v>
+        <v>60</v>
       </c>
       <c r="E124" s="18">
-        <v>140</v>
+        <v>15</v>
       </c>
       <c r="F124" s="17">
         <v>0</v>
       </c>
       <c r="G124" s="17">
         <v>0</v>
       </c>
       <c r="H124" s="17">
         <v>0</v>
       </c>
       <c r="I124" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J124" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J124" s="26"/>
       <c r="K124" s="20"/>
       <c r="L124" s="20"/>
     </row>
-    <row r="125" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="125" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B125" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="C125" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D125" s="17">
-        <v>2720</v>
+        <v>400</v>
       </c>
       <c r="E125" s="18">
-        <v>680</v>
+        <v>100</v>
       </c>
       <c r="F125" s="17">
         <v>0</v>
       </c>
       <c r="G125" s="17">
         <v>0</v>
       </c>
       <c r="H125" s="17">
         <v>0</v>
       </c>
       <c r="I125" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J125" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J125" s="26"/>
       <c r="K125" s="20"/>
       <c r="L125" s="20"/>
     </row>
-    <row r="126" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="126" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B126" s="24" t="s">
+        <v>126</v>
+      </c>
+      <c r="C126" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D126" s="17">
-        <v>3480</v>
+        <v>2240</v>
       </c>
       <c r="E126" s="18">
-        <v>870</v>
+        <v>560</v>
       </c>
       <c r="F126" s="17">
         <v>0</v>
       </c>
       <c r="G126" s="17">
         <v>0</v>
       </c>
       <c r="H126" s="17">
         <v>0</v>
       </c>
       <c r="I126" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J126" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J126" s="26"/>
       <c r="K126" s="20"/>
       <c r="L126" s="20"/>
     </row>
-    <row r="127" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="127" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B127" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C127" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D127" s="17">
-        <v>8060</v>
+        <v>4180</v>
       </c>
       <c r="E127" s="18">
-        <v>2015</v>
+        <v>1045</v>
       </c>
       <c r="F127" s="17">
         <v>0</v>
       </c>
       <c r="G127" s="17">
         <v>0</v>
       </c>
       <c r="H127" s="17">
         <v>0</v>
       </c>
       <c r="I127" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J127" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J127" s="26"/>
       <c r="K127" s="20"/>
       <c r="L127" s="20"/>
     </row>
-    <row r="128" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="128" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B128" s="24" t="s">
+        <v>128</v>
+      </c>
+      <c r="C128" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D128" s="17">
-        <v>1560</v>
+        <v>13960</v>
       </c>
       <c r="E128" s="18">
-        <v>390</v>
+        <v>3490</v>
       </c>
       <c r="F128" s="17">
         <v>0</v>
       </c>
       <c r="G128" s="17">
         <v>0</v>
       </c>
       <c r="H128" s="17">
         <v>0</v>
       </c>
       <c r="I128" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J128" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J128" s="26"/>
       <c r="K128" s="20"/>
       <c r="L128" s="20"/>
     </row>
-    <row r="129" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="129" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B129" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="C129" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D129" s="17">
-        <v>320</v>
+        <v>1560</v>
       </c>
       <c r="E129" s="18">
-        <v>80</v>
+        <v>390</v>
       </c>
       <c r="F129" s="17">
         <v>0</v>
       </c>
       <c r="G129" s="17">
         <v>0</v>
       </c>
       <c r="H129" s="17">
         <v>0</v>
       </c>
       <c r="I129" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J129" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J129" s="26"/>
       <c r="K129" s="20"/>
       <c r="L129" s="20"/>
     </row>
-    <row r="130" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="130" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B130" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="C130" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D130" s="17">
-        <v>100</v>
+        <v>320</v>
       </c>
       <c r="E130" s="18">
-        <v>25</v>
+        <v>80</v>
       </c>
       <c r="F130" s="17">
         <v>0</v>
       </c>
       <c r="G130" s="17">
         <v>0</v>
       </c>
       <c r="H130" s="17">
         <v>0</v>
       </c>
       <c r="I130" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J130" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J130" s="26"/>
       <c r="K130" s="20"/>
       <c r="L130" s="20"/>
     </row>
-    <row r="131" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="131" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B131" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="C131" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D131" s="17">
-        <v>1000</v>
+        <v>100</v>
       </c>
       <c r="E131" s="18">
-        <v>250</v>
+        <v>25</v>
       </c>
       <c r="F131" s="17">
         <v>0</v>
       </c>
       <c r="G131" s="17">
         <v>0</v>
       </c>
       <c r="H131" s="17">
         <v>0</v>
       </c>
       <c r="I131" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J131" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J131" s="26"/>
       <c r="K131" s="20"/>
       <c r="L131" s="20"/>
     </row>
-    <row r="132" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="132" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B132" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="C132" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D132" s="17">
-        <v>460</v>
+        <v>1120</v>
       </c>
       <c r="E132" s="18">
-        <v>115</v>
+        <v>280</v>
       </c>
       <c r="F132" s="17">
         <v>0</v>
       </c>
       <c r="G132" s="17">
         <v>0</v>
       </c>
       <c r="H132" s="17">
         <v>0</v>
       </c>
       <c r="I132" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J132" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J132" s="26"/>
       <c r="K132" s="20"/>
       <c r="L132" s="20"/>
     </row>
-    <row r="133" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="133" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B133" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="C133" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D133" s="17">
-        <v>580</v>
+        <v>600</v>
       </c>
       <c r="E133" s="18">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="F133" s="17">
         <v>0</v>
       </c>
       <c r="G133" s="17">
         <v>0</v>
       </c>
       <c r="H133" s="17">
         <v>0</v>
       </c>
       <c r="I133" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J133" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J133" s="26"/>
       <c r="K133" s="20"/>
       <c r="L133" s="20"/>
     </row>
-    <row r="134" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="134" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B134" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="C134" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D134" s="17">
-        <v>1700</v>
+        <v>900</v>
       </c>
       <c r="E134" s="18">
-        <v>425</v>
+        <v>225</v>
       </c>
       <c r="F134" s="17">
         <v>0</v>
       </c>
       <c r="G134" s="17">
         <v>0</v>
       </c>
       <c r="H134" s="17">
         <v>0</v>
       </c>
       <c r="I134" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J134" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J134" s="26"/>
       <c r="K134" s="20"/>
       <c r="L134" s="20"/>
     </row>
-    <row r="135" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="135" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B135" s="24" t="s">
+        <v>135</v>
+      </c>
+      <c r="C135" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D135" s="17">
-        <v>680</v>
+        <v>1400</v>
       </c>
       <c r="E135" s="18">
-        <v>170</v>
+        <v>350</v>
       </c>
       <c r="F135" s="17">
         <v>0</v>
       </c>
       <c r="G135" s="17">
         <v>0</v>
       </c>
       <c r="H135" s="17">
         <v>0</v>
       </c>
       <c r="I135" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J135" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J135" s="26"/>
       <c r="K135" s="20"/>
       <c r="L135" s="20"/>
     </row>
-    <row r="136" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="136" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B136" s="24" t="s">
+        <v>136</v>
+      </c>
+      <c r="C136" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D136" s="17">
-        <v>760</v>
+        <v>1420</v>
       </c>
       <c r="E136" s="18">
-        <v>190</v>
+        <v>355</v>
       </c>
       <c r="F136" s="17">
         <v>0</v>
       </c>
       <c r="G136" s="17">
         <v>0</v>
       </c>
       <c r="H136" s="17">
         <v>0</v>
       </c>
       <c r="I136" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J136" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J136" s="26"/>
       <c r="K136" s="20"/>
       <c r="L136" s="20"/>
     </row>
-    <row r="137" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="137" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B137" s="24" t="s">
+        <v>137</v>
+      </c>
+      <c r="C137" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D137" s="17">
-        <v>220</v>
+        <v>900</v>
       </c>
       <c r="E137" s="18">
-        <v>55</v>
+        <v>225</v>
       </c>
       <c r="F137" s="17">
         <v>0</v>
       </c>
       <c r="G137" s="17">
         <v>0</v>
       </c>
       <c r="H137" s="17">
         <v>0</v>
       </c>
       <c r="I137" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J137" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J137" s="26"/>
       <c r="K137" s="20"/>
       <c r="L137" s="20"/>
     </row>
-    <row r="138" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="138" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B138" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="C138" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D138" s="17">
-        <v>40</v>
+        <v>660</v>
       </c>
       <c r="E138" s="18">
-        <v>10</v>
+        <v>165</v>
       </c>
       <c r="F138" s="17">
         <v>0</v>
       </c>
       <c r="G138" s="17">
         <v>0</v>
       </c>
       <c r="H138" s="17">
         <v>0</v>
       </c>
       <c r="I138" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J138" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J138" s="26"/>
       <c r="K138" s="20"/>
       <c r="L138" s="20"/>
     </row>
-    <row r="139" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="139" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B139" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="C139" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D139" s="17">
-        <v>720</v>
+        <v>40</v>
       </c>
       <c r="E139" s="18">
-        <v>180</v>
+        <v>10</v>
       </c>
       <c r="F139" s="17">
         <v>0</v>
       </c>
       <c r="G139" s="17">
         <v>0</v>
       </c>
       <c r="H139" s="17">
         <v>0</v>
       </c>
       <c r="I139" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J139" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J139" s="26"/>
       <c r="K139" s="20"/>
       <c r="L139" s="20"/>
     </row>
-    <row r="140" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="140" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B140" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="C140" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D140" s="17">
-        <v>1800</v>
+        <v>740</v>
       </c>
       <c r="E140" s="18">
-        <v>450</v>
+        <v>185</v>
       </c>
       <c r="F140" s="17">
         <v>0</v>
       </c>
       <c r="G140" s="17">
         <v>0</v>
       </c>
       <c r="H140" s="17">
         <v>0</v>
       </c>
       <c r="I140" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J140" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J140" s="26"/>
       <c r="K140" s="20"/>
       <c r="L140" s="20"/>
     </row>
-    <row r="141" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="141" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B141" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="C141" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D141" s="17">
-        <v>660</v>
+        <v>2220</v>
       </c>
       <c r="E141" s="18">
-        <v>165</v>
+        <v>555</v>
       </c>
       <c r="F141" s="17">
         <v>0</v>
       </c>
       <c r="G141" s="17">
         <v>0</v>
       </c>
       <c r="H141" s="17">
         <v>0</v>
       </c>
       <c r="I141" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J141" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J141" s="26"/>
       <c r="K141" s="20"/>
       <c r="L141" s="20"/>
     </row>
-    <row r="142" spans="2:12">
-[...4 lines deleted...]
-        <v>87</v>
+    <row r="142" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B142" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="C142" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D142" s="17">
-        <v>140</v>
+        <v>660</v>
       </c>
       <c r="E142" s="18">
-        <v>35</v>
+        <v>165</v>
       </c>
       <c r="F142" s="17">
         <v>0</v>
       </c>
       <c r="G142" s="17">
         <v>0</v>
       </c>
       <c r="H142" s="17">
         <v>0</v>
       </c>
       <c r="I142" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J142" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J142" s="26"/>
       <c r="K142" s="20"/>
       <c r="L142" s="20"/>
     </row>
-    <row r="143" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="143" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B143" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="C143" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D143" s="17">
-        <v>1120</v>
+        <v>120</v>
       </c>
       <c r="E143" s="18">
-        <v>280</v>
+        <v>30</v>
       </c>
       <c r="F143" s="17">
         <v>0</v>
       </c>
       <c r="G143" s="17">
         <v>0</v>
       </c>
       <c r="H143" s="17">
         <v>0</v>
       </c>
       <c r="I143" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J143" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J143" s="26"/>
       <c r="K143" s="20"/>
       <c r="L143" s="20"/>
     </row>
-    <row r="144" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="144" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B144" s="24" t="s">
+        <v>144</v>
+      </c>
+      <c r="C144" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D144" s="17">
-        <v>3000</v>
+        <v>1380</v>
       </c>
       <c r="E144" s="18">
-        <v>750</v>
+        <v>345</v>
       </c>
       <c r="F144" s="17">
         <v>0</v>
       </c>
       <c r="G144" s="17">
         <v>0</v>
       </c>
       <c r="H144" s="17">
         <v>0</v>
       </c>
       <c r="I144" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J144" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J144" s="26"/>
       <c r="K144" s="20"/>
       <c r="L144" s="20"/>
     </row>
-    <row r="145" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="145" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B145" s="24" t="s">
+        <v>145</v>
+      </c>
+      <c r="C145" s="25" t="s">
+        <v>179</v>
       </c>
       <c r="D145" s="17">
-        <v>3040</v>
+        <v>840</v>
       </c>
       <c r="E145" s="18">
-        <v>760</v>
+        <v>210</v>
       </c>
       <c r="F145" s="17">
         <v>0</v>
       </c>
       <c r="G145" s="17">
         <v>0</v>
       </c>
       <c r="H145" s="17">
         <v>0</v>
       </c>
       <c r="I145" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J145" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J145" s="26"/>
       <c r="K145" s="20"/>
       <c r="L145" s="20"/>
     </row>
-    <row r="146" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="146" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B146" s="24" t="s">
+        <v>146</v>
+      </c>
+      <c r="C146" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D146" s="17">
-        <v>920</v>
+        <v>3520</v>
       </c>
       <c r="E146" s="18">
-        <v>230</v>
+        <v>880</v>
       </c>
       <c r="F146" s="17">
         <v>0</v>
       </c>
       <c r="G146" s="17">
         <v>0</v>
       </c>
       <c r="H146" s="17">
         <v>0</v>
       </c>
       <c r="I146" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J146" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J146" s="26"/>
       <c r="K146" s="20"/>
       <c r="L146" s="20"/>
     </row>
-    <row r="147" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="147" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B147" s="24" t="s">
+        <v>147</v>
+      </c>
+      <c r="C147" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D147" s="17">
-        <v>1140</v>
+        <v>300</v>
       </c>
       <c r="E147" s="18">
-        <v>285</v>
+        <v>75</v>
       </c>
       <c r="F147" s="17">
         <v>0</v>
       </c>
       <c r="G147" s="17">
         <v>0</v>
       </c>
       <c r="H147" s="17">
         <v>0</v>
       </c>
       <c r="I147" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J147" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J147" s="26"/>
       <c r="K147" s="20"/>
       <c r="L147" s="20"/>
     </row>
-    <row r="148" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="148" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B148" s="24" t="s">
+        <v>148</v>
+      </c>
+      <c r="C148" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D148" s="17">
-        <v>2640</v>
+        <v>1020</v>
       </c>
       <c r="E148" s="18">
-        <v>660</v>
+        <v>255</v>
       </c>
       <c r="F148" s="17">
         <v>0</v>
       </c>
       <c r="G148" s="17">
         <v>0</v>
       </c>
       <c r="H148" s="17">
         <v>0</v>
       </c>
       <c r="I148" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J148" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J148" s="26"/>
       <c r="K148" s="20"/>
       <c r="L148" s="20"/>
     </row>
-    <row r="149" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="149" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B149" s="24" t="s">
+        <v>149</v>
+      </c>
+      <c r="C149" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D149" s="17">
-        <v>100</v>
+        <v>3660</v>
       </c>
       <c r="E149" s="18">
-        <v>25</v>
+        <v>915</v>
       </c>
       <c r="F149" s="17">
         <v>0</v>
       </c>
       <c r="G149" s="17">
         <v>0</v>
       </c>
       <c r="H149" s="17">
         <v>0</v>
       </c>
       <c r="I149" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J149" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J149" s="26"/>
       <c r="K149" s="20"/>
       <c r="L149" s="20"/>
     </row>
-    <row r="150" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="150" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B150" s="24" t="s">
+        <v>150</v>
+      </c>
+      <c r="C150" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D150" s="17">
-        <v>140</v>
+        <v>60</v>
       </c>
       <c r="E150" s="18">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="F150" s="17">
         <v>0</v>
       </c>
       <c r="G150" s="17">
         <v>0</v>
       </c>
       <c r="H150" s="17">
         <v>0</v>
       </c>
       <c r="I150" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J150" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J150" s="26"/>
       <c r="K150" s="20"/>
       <c r="L150" s="20"/>
     </row>
-    <row r="151" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="151" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B151" s="24" t="s">
+        <v>151</v>
+      </c>
+      <c r="C151" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D151" s="17">
-        <v>1640</v>
+        <v>120</v>
       </c>
       <c r="E151" s="18">
-        <v>410</v>
+        <v>30</v>
       </c>
       <c r="F151" s="17">
         <v>0</v>
       </c>
       <c r="G151" s="17">
         <v>0</v>
       </c>
       <c r="H151" s="17">
         <v>0</v>
       </c>
       <c r="I151" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J151" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J151" s="26"/>
       <c r="K151" s="20"/>
       <c r="L151" s="20"/>
     </row>
-    <row r="152" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="152" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B152" s="24" t="s">
+        <v>152</v>
+      </c>
+      <c r="C152" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D152" s="17">
-        <v>540</v>
+        <v>940</v>
       </c>
       <c r="E152" s="18">
-        <v>135</v>
+        <v>235</v>
       </c>
       <c r="F152" s="17">
         <v>0</v>
       </c>
       <c r="G152" s="17">
         <v>0</v>
       </c>
       <c r="H152" s="17">
         <v>0</v>
       </c>
       <c r="I152" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J152" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J152" s="26"/>
       <c r="K152" s="20"/>
       <c r="L152" s="20"/>
     </row>
-    <row r="153" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="153" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B153" s="24" t="b">
+        <v>1</v>
+      </c>
+      <c r="C153" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D153" s="17">
-        <v>540</v>
+        <v>880</v>
       </c>
       <c r="E153" s="18">
-        <v>135</v>
+        <v>220</v>
       </c>
       <c r="F153" s="17">
         <v>0</v>
       </c>
       <c r="G153" s="17">
         <v>0</v>
       </c>
       <c r="H153" s="17">
         <v>0</v>
       </c>
       <c r="I153" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J153" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J153" s="26"/>
       <c r="K153" s="20"/>
-    </row>
-[...5 lines deleted...]
-        <v>42</v>
+      <c r="L153" s="20"/>
+    </row>
+    <row r="154" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B154" s="24" t="s">
+        <v>153</v>
+      </c>
+      <c r="C154" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D154" s="17">
-        <v>80</v>
+        <v>300</v>
       </c>
       <c r="E154" s="18">
-        <v>20</v>
+        <v>75</v>
       </c>
       <c r="F154" s="17">
         <v>0</v>
       </c>
       <c r="G154" s="17">
         <v>0</v>
       </c>
       <c r="H154" s="17">
         <v>0</v>
       </c>
       <c r="I154" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J154" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J154" s="26"/>
       <c r="K154" s="20"/>
-      <c r="L154" s="20"/>
-[...6 lines deleted...]
-        <v>42</v>
+    </row>
+    <row r="155" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B155" s="24" t="s">
+        <v>154</v>
+      </c>
+      <c r="C155" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D155" s="17">
-        <v>180</v>
+        <v>100</v>
       </c>
       <c r="E155" s="18">
-        <v>45</v>
+        <v>25</v>
       </c>
       <c r="F155" s="17">
         <v>0</v>
       </c>
       <c r="G155" s="17">
         <v>0</v>
       </c>
       <c r="H155" s="17">
         <v>0</v>
       </c>
       <c r="I155" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J155" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J155" s="26"/>
       <c r="K155" s="20"/>
       <c r="L155" s="20"/>
     </row>
-    <row r="156" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="156" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B156" s="24" t="s">
+        <v>155</v>
+      </c>
+      <c r="C156" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D156" s="17">
-        <v>320</v>
+        <v>40</v>
       </c>
       <c r="E156" s="18">
-        <v>80</v>
+        <v>10</v>
       </c>
       <c r="F156" s="17">
         <v>0</v>
       </c>
       <c r="G156" s="17">
         <v>0</v>
       </c>
       <c r="H156" s="17">
         <v>0</v>
       </c>
       <c r="I156" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J156" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J156" s="26"/>
       <c r="K156" s="20"/>
       <c r="L156" s="20"/>
     </row>
-    <row r="157" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="157" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B157" s="24" t="s">
+        <v>156</v>
+      </c>
+      <c r="C157" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D157" s="17">
-        <v>600</v>
+        <v>200</v>
       </c>
       <c r="E157" s="18">
-        <v>150</v>
+        <v>50</v>
       </c>
       <c r="F157" s="17">
         <v>0</v>
       </c>
       <c r="G157" s="17">
         <v>0</v>
       </c>
       <c r="H157" s="17">
         <v>0</v>
       </c>
       <c r="I157" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J157" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J157" s="26"/>
       <c r="K157" s="20"/>
       <c r="L157" s="20"/>
     </row>
-    <row r="158" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="158" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B158" s="24" t="s">
+        <v>157</v>
+      </c>
+      <c r="C158" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D158" s="17">
-        <v>720</v>
+        <v>620</v>
       </c>
       <c r="E158" s="18">
-        <v>180</v>
+        <v>155</v>
       </c>
       <c r="F158" s="17">
         <v>0</v>
       </c>
       <c r="G158" s="17">
         <v>0</v>
       </c>
       <c r="H158" s="17">
         <v>0</v>
       </c>
       <c r="I158" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J158" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J158" s="26"/>
       <c r="K158" s="20"/>
-    </row>
-[...5 lines deleted...]
-        <v>42</v>
+      <c r="L158" s="20"/>
+    </row>
+    <row r="159" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B159" s="27" t="s">
+        <v>158</v>
+      </c>
+      <c r="C159" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D159" s="17">
-        <v>200</v>
+        <v>1360</v>
       </c>
       <c r="E159" s="18">
-        <v>50</v>
+        <v>340</v>
       </c>
       <c r="F159" s="17">
         <v>0</v>
       </c>
       <c r="G159" s="17">
         <v>0</v>
       </c>
       <c r="H159" s="17">
         <v>0</v>
       </c>
       <c r="I159" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J159" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J159" s="26"/>
       <c r="K159" s="20"/>
     </row>
-    <row r="160" spans="2:12">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="160" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="B160" s="24" t="s">
+        <v>159</v>
+      </c>
+      <c r="C160" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D160" s="17">
+        <v>240</v>
+      </c>
+      <c r="E160" s="18">
+        <v>60</v>
+      </c>
+      <c r="F160" s="17">
+        <v>0</v>
+      </c>
+      <c r="G160" s="17">
+        <v>0</v>
+      </c>
+      <c r="H160" s="17">
+        <v>0</v>
+      </c>
+      <c r="I160" s="19" t="s">
+        <v>175</v>
+      </c>
+      <c r="J160" s="26"/>
+      <c r="K160" s="20"/>
+    </row>
+    <row r="161" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B161" s="24" t="s">
         <v>160</v>
       </c>
-      <c r="E160" s="18">
-[...22 lines deleted...]
-        <v>42</v>
+      <c r="C161" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D161" s="17">
         <v>120</v>
       </c>
       <c r="E161" s="18">
         <v>30</v>
       </c>
       <c r="F161" s="17">
         <v>0</v>
       </c>
       <c r="G161" s="17">
         <v>0</v>
       </c>
       <c r="H161" s="17">
         <v>0</v>
       </c>
       <c r="I161" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J161" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J161" s="26"/>
       <c r="K161" s="20"/>
     </row>
-    <row r="162" spans="2:11">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="162" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B162" s="24" t="s">
+        <v>161</v>
+      </c>
+      <c r="C162" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D162" s="17">
-        <v>220</v>
+        <v>120</v>
       </c>
       <c r="E162" s="18">
-        <v>55</v>
+        <v>30</v>
       </c>
       <c r="F162" s="17">
         <v>0</v>
       </c>
       <c r="G162" s="17">
         <v>0</v>
       </c>
       <c r="H162" s="17">
         <v>0</v>
       </c>
       <c r="I162" s="19" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="J162" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J162" s="26"/>
       <c r="K162" s="20"/>
     </row>
-    <row r="163" spans="2:11">
-[...4 lines deleted...]
-        <v>42</v>
+    <row r="163" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B163" s="24" t="s">
+        <v>162</v>
+      </c>
+      <c r="C163" s="25" t="s">
+        <v>176</v>
       </c>
       <c r="D163" s="17">
-        <v>160</v>
+        <v>340</v>
       </c>
       <c r="E163" s="18">
-        <v>40</v>
+        <v>85</v>
       </c>
       <c r="F163" s="17">
         <v>0</v>
       </c>
       <c r="G163" s="17">
         <v>0</v>
       </c>
       <c r="H163" s="17">
         <v>0</v>
       </c>
       <c r="I163" s="19" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="J163" s="28"/>
+        <v>175</v>
+      </c>
+      <c r="J163" s="26"/>
       <c r="K163" s="20"/>
     </row>
-    <row r="165" spans="2:11" ht="20.25" customHeight="1">
-[...37 lines deleted...]
-      <c r="J167" s="32"/>
+    <row r="164" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B164" s="24" t="s">
+        <v>163</v>
+      </c>
+      <c r="C164" s="25" t="s">
+        <v>176</v>
+      </c>
+      <c r="D164" s="17">
+        <v>340</v>
+      </c>
+      <c r="E164" s="18">
+        <v>85</v>
+      </c>
+      <c r="F164" s="17">
+        <v>0</v>
+      </c>
+      <c r="G164" s="17">
+        <v>0</v>
+      </c>
+      <c r="H164" s="17">
+        <v>0</v>
+      </c>
+      <c r="I164" s="19" t="s">
+        <v>175</v>
+      </c>
+      <c r="J164" s="26"/>
+      <c r="K164" s="20"/>
+    </row>
+    <row r="166" spans="2:11" ht="20.25" customHeight="1" x14ac:dyDescent="0.75">
+      <c r="B166" s="28" t="s">
+        <v>164</v>
+      </c>
+      <c r="C166" s="29" t="s">
+        <v>165</v>
+      </c>
+      <c r="D166" s="30"/>
+      <c r="E166" s="30"/>
+      <c r="F166" s="30"/>
+      <c r="G166" s="30"/>
+      <c r="H166" s="30"/>
+      <c r="I166" s="30"/>
+      <c r="J166" s="30"/>
+    </row>
+    <row r="167" spans="2:11" ht="20.25" customHeight="1" x14ac:dyDescent="0.75">
+      <c r="B167" s="31"/>
+      <c r="C167" s="29" t="s">
+        <v>166</v>
+      </c>
+      <c r="D167" s="30"/>
+      <c r="E167" s="30"/>
+      <c r="F167" s="30"/>
+      <c r="G167" s="30"/>
+      <c r="H167" s="30"/>
+      <c r="I167" s="30"/>
+      <c r="J167" s="30"/>
+    </row>
+    <row r="168" spans="2:11" ht="20.25" customHeight="1" x14ac:dyDescent="0.75">
+      <c r="C168" s="29" t="s">
+        <v>167</v>
+      </c>
+      <c r="D168" s="30"/>
+      <c r="E168" s="30"/>
+      <c r="F168" s="30"/>
+      <c r="G168" s="30"/>
+      <c r="H168" s="30"/>
+      <c r="I168" s="30"/>
+      <c r="J168" s="30"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="2">
     <mergeCell ref="B2:J2"/>
+    <mergeCell ref="B30:C30"/>
   </mergeCells>
-  <conditionalFormatting sqref="B7:C7 J127:J146 B37:J37 D127:I152 B152:B163 D153:J163 B38:B146 D38:J126 C38:C163">
-    <cfRule type="expression" dxfId="82" priority="78">
+  <conditionalFormatting sqref="B7:C7 B40:J40 B153:B164 C41:H164 D33:H33 B41:B147 J41:J147 J154:J164">
+    <cfRule type="expression" dxfId="93" priority="89">
       <formula>$I7="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D7:E12">
-    <cfRule type="expression" dxfId="81" priority="77">
+    <cfRule type="expression" dxfId="92" priority="88">
       <formula>$I7="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G7:I12">
-    <cfRule type="expression" dxfId="80" priority="76">
+    <cfRule type="expression" dxfId="91" priority="87">
       <formula>$I7="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J7">
-    <cfRule type="expression" dxfId="79" priority="75">
+    <cfRule type="expression" dxfId="90" priority="86">
       <formula>$I7="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B8:C8">
-    <cfRule type="expression" dxfId="78" priority="74">
+    <cfRule type="expression" dxfId="89" priority="85">
       <formula>$I8="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J8">
-    <cfRule type="expression" dxfId="77" priority="73">
+    <cfRule type="expression" dxfId="88" priority="84">
       <formula>$I8="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B9:C9">
-    <cfRule type="expression" dxfId="76" priority="72">
+    <cfRule type="expression" dxfId="87" priority="83">
       <formula>$I9="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J9">
-    <cfRule type="expression" dxfId="75" priority="71">
+    <cfRule type="expression" dxfId="86" priority="82">
       <formula>$I9="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B10:C10">
-    <cfRule type="expression" dxfId="74" priority="70">
+    <cfRule type="expression" dxfId="85" priority="81">
       <formula>$I10="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J10">
-    <cfRule type="expression" dxfId="73" priority="69">
+    <cfRule type="expression" dxfId="84" priority="80">
       <formula>$I10="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B11:C11">
-    <cfRule type="expression" dxfId="72" priority="68">
+    <cfRule type="expression" dxfId="83" priority="79">
       <formula>$I11="Change"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E23:I23 E28:I28 F31:I31">
-    <cfRule type="expression" dxfId="71" priority="64">
+  <conditionalFormatting sqref="E23:I23 E32:I32 F34:I34">
+    <cfRule type="expression" dxfId="82" priority="75">
       <formula>$I23="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J11">
-    <cfRule type="expression" dxfId="70" priority="67">
+    <cfRule type="expression" dxfId="81" priority="78">
       <formula>$I11="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B12:C12">
-    <cfRule type="expression" dxfId="69" priority="66">
+    <cfRule type="expression" dxfId="80" priority="77">
       <formula>$I12="Change"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E32:I32 F36:I36">
-[...1 lines deleted...]
-      <formula>$I32="Change"</formula>
+  <conditionalFormatting sqref="E35:I35 F39:I39">
+    <cfRule type="expression" dxfId="79" priority="71">
+      <formula>$I35="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J12">
-    <cfRule type="expression" dxfId="67" priority="65">
+    <cfRule type="expression" dxfId="78" priority="76">
       <formula>$I12="Change"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D32 D36">
-[...1 lines deleted...]
-      <formula>$I32="Change"</formula>
+  <conditionalFormatting sqref="D35 D39">
+    <cfRule type="expression" dxfId="77" priority="72">
+      <formula>$I35="Change"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J23 J28 J31">
-    <cfRule type="expression" dxfId="65" priority="63">
+  <conditionalFormatting sqref="J23 J32 J34">
+    <cfRule type="expression" dxfId="76" priority="74">
       <formula>$I23="Change"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B23 B28 B31">
-    <cfRule type="expression" dxfId="64" priority="62">
+  <conditionalFormatting sqref="B23 B32 B34">
+    <cfRule type="expression" dxfId="75" priority="73">
       <formula>$I23="Change"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J32 J36">
-[...1 lines deleted...]
-      <formula>$I32="Change"</formula>
+  <conditionalFormatting sqref="J35 J39">
+    <cfRule type="expression" dxfId="74" priority="70">
+      <formula>$I35="Change"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B32 B36">
-[...1 lines deleted...]
-      <formula>$I32="Change"</formula>
+  <conditionalFormatting sqref="B35 B39">
+    <cfRule type="expression" dxfId="73" priority="69">
+      <formula>$I35="Change"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C32 C36">
-[...1 lines deleted...]
-      <formula>$I32="Change"</formula>
+  <conditionalFormatting sqref="C35 C39">
+    <cfRule type="expression" dxfId="72" priority="68">
+      <formula>$I35="Change"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D27">
-[...1 lines deleted...]
-      <formula>$I27="Change"</formula>
+  <conditionalFormatting sqref="D31">
+    <cfRule type="expression" dxfId="71" priority="67">
+      <formula>$I31="Change"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="F27:I27">
-[...1 lines deleted...]
-      <formula>$I27="Change"</formula>
+  <conditionalFormatting sqref="F31:I31">
+    <cfRule type="expression" dxfId="70" priority="66">
+      <formula>$I31="Change"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J27">
-[...1 lines deleted...]
-      <formula>$I27="Change"</formula>
+  <conditionalFormatting sqref="J31">
+    <cfRule type="expression" dxfId="69" priority="65">
+      <formula>$I31="Change"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B27">
-[...1 lines deleted...]
-      <formula>$I27="Change"</formula>
+  <conditionalFormatting sqref="B31">
+    <cfRule type="expression" dxfId="68" priority="64">
+      <formula>$I31="Change"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C27">
-[...1 lines deleted...]
-      <formula>$I27="Change"</formula>
+  <conditionalFormatting sqref="C31">
+    <cfRule type="expression" dxfId="67" priority="63">
+      <formula>$I31="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B14:C14">
-    <cfRule type="expression" dxfId="55" priority="51">
+    <cfRule type="expression" dxfId="66" priority="62">
       <formula>$I14="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J14">
-    <cfRule type="expression" dxfId="54" priority="50">
+    <cfRule type="expression" dxfId="65" priority="61">
       <formula>$I14="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B17:C17">
-    <cfRule type="expression" dxfId="53" priority="49">
+    <cfRule type="expression" dxfId="64" priority="60">
       <formula>$I17="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B19:C19">
-    <cfRule type="expression" dxfId="52" priority="46">
+    <cfRule type="expression" dxfId="63" priority="57">
       <formula>$I19="Change"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J17">
-    <cfRule type="expression" dxfId="51" priority="48">
+  <conditionalFormatting sqref="J17:J21">
+    <cfRule type="expression" dxfId="62" priority="59">
       <formula>$I17="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B18:C18">
-    <cfRule type="expression" dxfId="50" priority="47">
+    <cfRule type="expression" dxfId="61" priority="58">
       <formula>$I18="Change"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B34:C34">
-[...1 lines deleted...]
-      <formula>$I34="Change"</formula>
+  <conditionalFormatting sqref="B37:C37">
+    <cfRule type="expression" dxfId="60" priority="51">
+      <formula>$I37="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B20:C20">
-    <cfRule type="expression" dxfId="48" priority="45">
+    <cfRule type="expression" dxfId="59" priority="56">
       <formula>$I20="Change"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B24:C24">
-    <cfRule type="expression" dxfId="47" priority="44">
+  <conditionalFormatting sqref="B24:C26">
+    <cfRule type="expression" dxfId="58" priority="55">
       <formula>$I24="Change"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J29">
-[...1 lines deleted...]
-      <formula>$I29="Change"</formula>
+  <conditionalFormatting sqref="J33">
+    <cfRule type="expression" dxfId="57" priority="53">
+      <formula>$I33="Change"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B29:C29">
-[...1 lines deleted...]
-      <formula>$I29="Change"</formula>
+  <conditionalFormatting sqref="B33:C33">
+    <cfRule type="expression" dxfId="56" priority="54">
+      <formula>$I33="Change"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B30:C30">
-    <cfRule type="expression" dxfId="44" priority="41">
+  <conditionalFormatting sqref="B36:C36">
+    <cfRule type="expression" dxfId="55" priority="52">
+      <formula>$I36="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B151">
+    <cfRule type="expression" dxfId="54" priority="44">
+      <formula>$I151="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J148">
+    <cfRule type="expression" dxfId="53" priority="50">
+      <formula>$I148="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B148">
+    <cfRule type="expression" dxfId="52" priority="49">
+      <formula>$I148="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J149">
+    <cfRule type="expression" dxfId="51" priority="48">
+      <formula>$I149="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B149">
+    <cfRule type="expression" dxfId="50" priority="47">
+      <formula>$I149="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J150">
+    <cfRule type="expression" dxfId="49" priority="46">
+      <formula>$I150="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B150">
+    <cfRule type="expression" dxfId="48" priority="45">
+      <formula>$I150="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J151">
+    <cfRule type="expression" dxfId="47" priority="43">
+      <formula>$I151="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B152">
+    <cfRule type="expression" dxfId="46" priority="42">
+      <formula>$I152="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J152">
+    <cfRule type="expression" dxfId="45" priority="41">
+      <formula>$I152="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J153">
+    <cfRule type="expression" dxfId="44" priority="40">
+      <formula>$I153="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B21:C21">
+    <cfRule type="expression" dxfId="43" priority="39">
+      <formula>$I21="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H17:H21 E17:F21">
+    <cfRule type="expression" dxfId="42" priority="35">
+      <formula>$I17="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B38:C38">
+    <cfRule type="expression" dxfId="41" priority="38">
+      <formula>$I38="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I21 I24:I25 I27:I28">
+    <cfRule type="expression" dxfId="40" priority="30">
+      <formula>$I21="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D14">
+    <cfRule type="expression" dxfId="39" priority="37">
+      <formula>$I14="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E14 H14">
+    <cfRule type="expression" dxfId="38" priority="36">
+      <formula>$I14="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D26:D28">
+    <cfRule type="expression" dxfId="37" priority="34">
+      <formula>$I26="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E26:F28 H26:H28">
+    <cfRule type="expression" dxfId="36" priority="33">
+      <formula>$I26="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H36:H38 E36:F38">
+    <cfRule type="expression" dxfId="35" priority="31">
+      <formula>$I36="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D36:D38">
+    <cfRule type="expression" dxfId="34" priority="32">
+      <formula>$I36="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D17:D21">
+    <cfRule type="expression" dxfId="33" priority="29">
+      <formula>$I17="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="F7:F12">
+    <cfRule type="expression" dxfId="32" priority="28">
+      <formula>$I7="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="F14">
+    <cfRule type="expression" dxfId="31" priority="27">
+      <formula>$I14="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G14">
+    <cfRule type="expression" dxfId="30" priority="26">
+      <formula>$I14="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G17:G21">
+    <cfRule type="expression" dxfId="29" priority="25">
+      <formula>$I17="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G26:G28">
+    <cfRule type="expression" dxfId="28" priority="24">
+      <formula>$I26="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G36:G38">
+    <cfRule type="expression" dxfId="27" priority="23">
+      <formula>$I36="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E31">
+    <cfRule type="expression" dxfId="26" priority="22">
+      <formula>$I31="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E39">
+    <cfRule type="expression" dxfId="25" priority="21">
+      <formula>$I39="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B27:C28">
+    <cfRule type="expression" dxfId="24" priority="20">
+      <formula>$I27="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B24:C25">
+    <cfRule type="expression" dxfId="23" priority="19">
+      <formula>$I24="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H24:H25 E24:F25">
+    <cfRule type="expression" dxfId="22" priority="18">
+      <formula>$I24="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D24:D25">
+    <cfRule type="expression" dxfId="21" priority="17">
+      <formula>$I24="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G24:G25">
+    <cfRule type="expression" dxfId="20" priority="16">
+      <formula>$I24="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J24:J28">
+    <cfRule type="expression" dxfId="19" priority="15">
+      <formula>$I24="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="J36:J38">
+    <cfRule type="expression" dxfId="18" priority="14">
+      <formula>$I36="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="B30">
+    <cfRule type="expression" dxfId="17" priority="13">
+      <formula>$I30="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G30">
+    <cfRule type="expression" dxfId="16" priority="7">
       <formula>$I30="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J30">
-    <cfRule type="expression" dxfId="43" priority="40">
+    <cfRule type="expression" dxfId="15" priority="12">
       <formula>$I30="Change"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B33:C33">
-    <cfRule type="expression" dxfId="42" priority="39">
+  <conditionalFormatting sqref="I30">
+    <cfRule type="expression" dxfId="14" priority="9">
+      <formula>$I30="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D30">
+    <cfRule type="expression" dxfId="13" priority="11">
+      <formula>$I30="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E30 H30">
+    <cfRule type="expression" dxfId="12" priority="10">
+      <formula>$I30="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="F30">
+    <cfRule type="expression" dxfId="11" priority="8">
+      <formula>$I30="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I14">
+    <cfRule type="expression" dxfId="10" priority="6">
+      <formula>$I14="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I17:I20">
+    <cfRule type="expression" dxfId="9" priority="5">
+      <formula>$I17="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I26">
+    <cfRule type="expression" dxfId="8" priority="4">
+      <formula>$I26="Change"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I33">
+    <cfRule type="expression" dxfId="7" priority="3">
       <formula>$I33="Change"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B150">
-[...160 lines deleted...]
-    <cfRule type="expression" dxfId="9" priority="5">
+  <conditionalFormatting sqref="I36:I38">
+    <cfRule type="expression" dxfId="6" priority="2">
       <formula>$I36="Change"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B25:C26">
-[...14 lines deleted...]
-  <conditionalFormatting sqref="J33:J35">
+  <conditionalFormatting sqref="I41:I164">
     <cfRule type="expression" dxfId="5" priority="1">
-      <formula>$I33="Change"</formula>
+      <formula>$I41="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="65" fitToHeight="3" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{02C4E355-CAE8-4866-AA97-A2F38F5BDC4A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8501BFE0-644A-4CA0-8807-59684CDA21CC}">
   <sheetPr codeName="Sheet21">
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:K52"/>
+  <dimension ref="B1:K281"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:K2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="19.5"/>
+  <sheetFormatPr defaultColWidth="9.1328125" defaultRowHeight="19.5" x14ac:dyDescent="0.75"/>
   <cols>
-    <col min="1" max="1" width="7.28515625" style="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="7.1328125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="16.1328125" style="36" customWidth="1"/>
+    <col min="3" max="3" width="9.86328125" style="36" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="14.3984375" style="36" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="21.59765625" style="36" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.59765625" style="36" customWidth="1"/>
+    <col min="7" max="7" width="11.3984375" style="36" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="21.59765625" style="36" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="14.59765625" style="36" customWidth="1"/>
+    <col min="10" max="10" width="14.86328125" style="36" customWidth="1"/>
+    <col min="11" max="11" width="15.1328125" style="1" customWidth="1"/>
+    <col min="12" max="16384" width="9.1328125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:11" ht="20.25">
-      <c r="B1" s="37"/>
+    <row r="1" spans="2:11" ht="20.25" x14ac:dyDescent="0.75">
+      <c r="B1" s="35"/>
       <c r="J1" s="1"/>
     </row>
-    <row r="2" spans="2:11" ht="20.25">
-[...47 lines deleted...]
-      <c r="K4" s="74" t="s">
+    <row r="2" spans="2:11" ht="20.25" x14ac:dyDescent="0.75">
+      <c r="B2" s="74" t="s">
+        <v>258</v>
+      </c>
+      <c r="C2" s="74"/>
+      <c r="D2" s="74"/>
+      <c r="E2" s="74"/>
+      <c r="F2" s="74"/>
+      <c r="G2" s="74"/>
+      <c r="H2" s="74"/>
+      <c r="I2" s="74"/>
+      <c r="J2" s="74"/>
+      <c r="K2" s="74"/>
+    </row>
+    <row r="3" spans="2:11" ht="20.25" x14ac:dyDescent="0.75">
+      <c r="B3" s="37" t="s">
         <v>180</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="E5" s="41" t="s">
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="37"/>
+      <c r="H3" s="37"/>
+      <c r="I3" s="37"/>
+      <c r="J3" s="37"/>
+      <c r="K3" s="37"/>
+    </row>
+    <row r="4" spans="2:11" ht="20.25" x14ac:dyDescent="0.75">
+      <c r="B4" s="72" t="s">
         <v>181</v>
       </c>
+      <c r="C4" s="72" t="s">
+        <v>182</v>
+      </c>
+      <c r="D4" s="72" t="s">
+        <v>183</v>
+      </c>
+      <c r="E4" s="38" t="s">
+        <v>184</v>
+      </c>
+      <c r="F4" s="38"/>
+      <c r="G4" s="38"/>
+      <c r="H4" s="38" t="s">
+        <v>185</v>
+      </c>
+      <c r="I4" s="38"/>
+      <c r="J4" s="38"/>
+      <c r="K4" s="72" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="5" spans="2:11" ht="40.5" x14ac:dyDescent="0.75">
+      <c r="B5" s="73"/>
+      <c r="C5" s="73"/>
+      <c r="D5" s="73"/>
+      <c r="E5" s="39" t="s">
+        <v>186</v>
+      </c>
       <c r="F5" s="6" t="s">
-        <v>182</v>
-[...5 lines deleted...]
-        <v>181</v>
+        <v>187</v>
+      </c>
+      <c r="G5" s="39" t="s">
+        <v>188</v>
+      </c>
+      <c r="H5" s="39" t="s">
+        <v>186</v>
       </c>
       <c r="I5" s="6" t="s">
-        <v>182</v>
-[...13 lines deleted...]
-      <c r="D6" s="43">
+        <v>187</v>
+      </c>
+      <c r="J5" s="40" t="s">
+        <v>188</v>
+      </c>
+      <c r="K5" s="73"/>
+    </row>
+    <row r="6" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B6" s="41" t="s">
+        <v>189</v>
+      </c>
+      <c r="C6" s="41" t="s">
+        <v>190</v>
+      </c>
+      <c r="D6" s="41">
+        <v>60</v>
+      </c>
+      <c r="E6" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="F6" s="41">
+        <v>1</v>
+      </c>
+      <c r="G6" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H6" s="41" t="s">
+        <v>30</v>
+      </c>
+      <c r="I6" s="41">
+        <v>1</v>
+      </c>
+      <c r="J6" s="42" t="s">
+        <v>191</v>
+      </c>
+      <c r="K6" s="43"/>
+    </row>
+    <row r="7" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B7" s="41" t="s">
+        <v>189</v>
+      </c>
+      <c r="C7" s="41" t="s">
+        <v>190</v>
+      </c>
+      <c r="D7" s="41">
+        <v>60</v>
+      </c>
+      <c r="E7" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="F7" s="41">
+        <v>1</v>
+      </c>
+      <c r="G7" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H7" s="41" t="s">
+        <v>28</v>
+      </c>
+      <c r="I7" s="41">
+        <v>2</v>
+      </c>
+      <c r="J7" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K7" s="43"/>
+    </row>
+    <row r="8" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B8" s="41" t="s">
+        <v>189</v>
+      </c>
+      <c r="C8" s="41" t="s">
+        <v>190</v>
+      </c>
+      <c r="D8" s="41">
+        <v>50</v>
+      </c>
+      <c r="E8" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="41">
+        <v>1</v>
+      </c>
+      <c r="G8" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H8" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="I8" s="41">
+        <v>1</v>
+      </c>
+      <c r="J8" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K8" s="43"/>
+    </row>
+    <row r="9" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B9" s="41" t="s">
+        <v>189</v>
+      </c>
+      <c r="C9" s="41" t="s">
+        <v>190</v>
+      </c>
+      <c r="D9" s="41">
+        <v>50</v>
+      </c>
+      <c r="E9" s="41" t="s">
+        <v>30</v>
+      </c>
+      <c r="F9" s="41">
+        <v>1</v>
+      </c>
+      <c r="G9" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H9" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="I9" s="41">
+        <v>1</v>
+      </c>
+      <c r="J9" s="42" t="s">
+        <v>191</v>
+      </c>
+      <c r="K9" s="43"/>
+    </row>
+    <row r="10" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B10" s="41" t="s">
+        <v>189</v>
+      </c>
+      <c r="C10" s="41" t="s">
+        <v>190</v>
+      </c>
+      <c r="D10" s="41">
+        <v>40</v>
+      </c>
+      <c r="E10" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="F10" s="41">
+        <v>1</v>
+      </c>
+      <c r="G10" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H10" s="41" t="s">
+        <v>28</v>
+      </c>
+      <c r="I10" s="41">
+        <v>2</v>
+      </c>
+      <c r="J10" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K10" s="43"/>
+    </row>
+    <row r="11" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B11" s="41" t="s">
+        <v>189</v>
+      </c>
+      <c r="C11" s="41" t="s">
+        <v>190</v>
+      </c>
+      <c r="D11" s="41">
+        <v>30</v>
+      </c>
+      <c r="E11" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="F11" s="41">
+        <v>1</v>
+      </c>
+      <c r="G11" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H11" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="I11" s="41">
+        <v>1</v>
+      </c>
+      <c r="J11" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K11" s="43"/>
+    </row>
+    <row r="12" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B12" s="41" t="s">
+        <v>193</v>
+      </c>
+      <c r="C12" s="41" t="s">
+        <v>194</v>
+      </c>
+      <c r="D12" s="41">
+        <v>80</v>
+      </c>
+      <c r="E12" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12" s="41">
+        <v>1</v>
+      </c>
+      <c r="G12" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H12" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="I12" s="41">
+        <v>1</v>
+      </c>
+      <c r="J12" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K12" s="43"/>
+    </row>
+    <row r="13" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B13" s="41" t="s">
+        <v>193</v>
+      </c>
+      <c r="C13" s="41" t="s">
+        <v>194</v>
+      </c>
+      <c r="D13" s="41">
         <v>70</v>
       </c>
-      <c r="E6" s="43" t="s">
+      <c r="E13" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="F13" s="41">
+        <v>1</v>
+      </c>
+      <c r="G13" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H13" s="41" t="s">
+        <v>15</v>
+      </c>
+      <c r="I13" s="41">
+        <v>2</v>
+      </c>
+      <c r="J13" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K13" s="43"/>
+    </row>
+    <row r="14" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B14" s="41" t="s">
+        <v>193</v>
+      </c>
+      <c r="C14" s="41" t="s">
+        <v>194</v>
+      </c>
+      <c r="D14" s="41">
+        <v>70</v>
+      </c>
+      <c r="E14" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="F14" s="41">
+        <v>1</v>
+      </c>
+      <c r="G14" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H14" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="I14" s="41">
+        <v>1</v>
+      </c>
+      <c r="J14" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K14" s="43"/>
+    </row>
+    <row r="15" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B15" s="41" t="s">
+        <v>193</v>
+      </c>
+      <c r="C15" s="41" t="s">
+        <v>194</v>
+      </c>
+      <c r="D15" s="41">
+        <v>70</v>
+      </c>
+      <c r="E15" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="F15" s="41">
+        <v>1</v>
+      </c>
+      <c r="G15" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H15" s="41" t="s">
+        <v>15</v>
+      </c>
+      <c r="I15" s="41">
+        <v>2</v>
+      </c>
+      <c r="J15" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K15" s="43"/>
+    </row>
+    <row r="16" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B16" s="41" t="s">
+        <v>193</v>
+      </c>
+      <c r="C16" s="41" t="s">
+        <v>194</v>
+      </c>
+      <c r="D16" s="41">
+        <v>70</v>
+      </c>
+      <c r="E16" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="F16" s="41">
+        <v>1</v>
+      </c>
+      <c r="G16" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H16" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="I16" s="41">
+        <v>1</v>
+      </c>
+      <c r="J16" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K16" s="43"/>
+    </row>
+    <row r="17" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B17" s="41" t="s">
+        <v>193</v>
+      </c>
+      <c r="C17" s="41" t="s">
+        <v>194</v>
+      </c>
+      <c r="D17" s="41">
+        <v>60</v>
+      </c>
+      <c r="E17" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="F17" s="41">
+        <v>1</v>
+      </c>
+      <c r="G17" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H17" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="I17" s="41">
+        <v>1</v>
+      </c>
+      <c r="J17" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K17" s="43"/>
+    </row>
+    <row r="18" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B18" s="41" t="s">
+        <v>193</v>
+      </c>
+      <c r="C18" s="41" t="s">
+        <v>194</v>
+      </c>
+      <c r="D18" s="41">
+        <v>60</v>
+      </c>
+      <c r="E18" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="F18" s="41">
+        <v>1</v>
+      </c>
+      <c r="G18" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H18" s="41" t="s">
+        <v>15</v>
+      </c>
+      <c r="I18" s="41">
+        <v>2</v>
+      </c>
+      <c r="J18" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K18" s="43"/>
+    </row>
+    <row r="19" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B19" s="41" t="s">
+        <v>193</v>
+      </c>
+      <c r="C19" s="41" t="s">
+        <v>194</v>
+      </c>
+      <c r="D19" s="41">
+        <v>60</v>
+      </c>
+      <c r="E19" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" s="41">
+        <v>1</v>
+      </c>
+      <c r="G19" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H19" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="I19" s="41">
+        <v>3</v>
+      </c>
+      <c r="J19" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K19" s="43"/>
+    </row>
+    <row r="20" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B20" s="41" t="s">
+        <v>193</v>
+      </c>
+      <c r="C20" s="41" t="s">
+        <v>194</v>
+      </c>
+      <c r="D20" s="41">
+        <v>60</v>
+      </c>
+      <c r="E20" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="F20" s="41">
+        <v>1</v>
+      </c>
+      <c r="G20" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H20" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="I20" s="41">
+        <v>1</v>
+      </c>
+      <c r="J20" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K20" s="43"/>
+    </row>
+    <row r="21" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B21" s="41" t="s">
+        <v>193</v>
+      </c>
+      <c r="C21" s="41" t="s">
+        <v>194</v>
+      </c>
+      <c r="D21" s="41">
+        <v>50</v>
+      </c>
+      <c r="E21" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" s="41">
+        <v>1</v>
+      </c>
+      <c r="G21" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H21" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="I21" s="41">
+        <v>3</v>
+      </c>
+      <c r="J21" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K21" s="43"/>
+    </row>
+    <row r="22" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B22" s="41" t="s">
+        <v>193</v>
+      </c>
+      <c r="C22" s="41" t="s">
+        <v>194</v>
+      </c>
+      <c r="D22" s="41">
+        <v>50</v>
+      </c>
+      <c r="E22" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="F22" s="41">
+        <v>1</v>
+      </c>
+      <c r="G22" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H22" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="I22" s="41">
+        <v>1</v>
+      </c>
+      <c r="J22" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K22" s="43"/>
+    </row>
+    <row r="23" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B23" s="41" t="s">
+        <v>193</v>
+      </c>
+      <c r="C23" s="41" t="s">
+        <v>194</v>
+      </c>
+      <c r="D23" s="41">
+        <v>50</v>
+      </c>
+      <c r="E23" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="F23" s="41">
+        <v>1</v>
+      </c>
+      <c r="G23" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H23" s="41" t="s">
+        <v>15</v>
+      </c>
+      <c r="I23" s="41">
+        <v>3</v>
+      </c>
+      <c r="J23" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K23" s="43"/>
+    </row>
+    <row r="24" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B24" s="41" t="s">
+        <v>193</v>
+      </c>
+      <c r="C24" s="41" t="s">
+        <v>194</v>
+      </c>
+      <c r="D24" s="41">
+        <v>40</v>
+      </c>
+      <c r="E24" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" s="41">
+        <v>1</v>
+      </c>
+      <c r="G24" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H24" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="I24" s="41">
+        <v>2</v>
+      </c>
+      <c r="J24" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K24" s="43"/>
+    </row>
+    <row r="25" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B25" s="41" t="s">
+        <v>193</v>
+      </c>
+      <c r="C25" s="41" t="s">
+        <v>194</v>
+      </c>
+      <c r="D25" s="41">
+        <v>40</v>
+      </c>
+      <c r="E25" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" s="41">
+        <v>1</v>
+      </c>
+      <c r="G25" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H25" s="41" t="s">
+        <v>15</v>
+      </c>
+      <c r="I25" s="41">
+        <v>6</v>
+      </c>
+      <c r="J25" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K25" s="43"/>
+    </row>
+    <row r="26" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B26" s="41" t="s">
+        <v>193</v>
+      </c>
+      <c r="C26" s="41" t="s">
+        <v>194</v>
+      </c>
+      <c r="D26" s="41">
+        <v>40</v>
+      </c>
+      <c r="E26" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" s="41">
+        <v>1</v>
+      </c>
+      <c r="G26" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H26" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="I26" s="41">
+        <v>2</v>
+      </c>
+      <c r="J26" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K26" s="43"/>
+    </row>
+    <row r="27" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B27" s="41" t="s">
+        <v>195</v>
+      </c>
+      <c r="C27" s="41" t="s">
+        <v>196</v>
+      </c>
+      <c r="D27" s="41">
+        <v>80</v>
+      </c>
+      <c r="E27" s="41" t="s">
+        <v>197</v>
+      </c>
+      <c r="F27" s="41">
+        <v>1</v>
+      </c>
+      <c r="G27" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H27" s="41" t="s">
+        <v>198</v>
+      </c>
+      <c r="I27" s="41">
+        <v>3</v>
+      </c>
+      <c r="J27" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K27" s="43"/>
+    </row>
+    <row r="28" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B28" s="41" t="s">
+        <v>195</v>
+      </c>
+      <c r="C28" s="41" t="s">
+        <v>196</v>
+      </c>
+      <c r="D28" s="41">
+        <v>80</v>
+      </c>
+      <c r="E28" s="41" t="s">
+        <v>198</v>
+      </c>
+      <c r="F28" s="41">
+        <v>1</v>
+      </c>
+      <c r="G28" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H28" s="41" t="s">
+        <v>199</v>
+      </c>
+      <c r="I28" s="41">
+        <v>6</v>
+      </c>
+      <c r="J28" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K28" s="43"/>
+    </row>
+    <row r="29" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B29" s="41" t="s">
+        <v>195</v>
+      </c>
+      <c r="C29" s="41" t="s">
+        <v>196</v>
+      </c>
+      <c r="D29" s="41">
+        <v>70</v>
+      </c>
+      <c r="E29" s="41" t="s">
+        <v>197</v>
+      </c>
+      <c r="F29" s="41">
+        <v>1</v>
+      </c>
+      <c r="G29" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H29" s="41" t="s">
+        <v>199</v>
+      </c>
+      <c r="I29" s="41">
+        <v>16</v>
+      </c>
+      <c r="J29" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K29" s="43"/>
+    </row>
+    <row r="30" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B30" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="C30" s="41" t="s">
+        <v>200</v>
+      </c>
+      <c r="D30" s="41">
+        <v>50</v>
+      </c>
+      <c r="E30" s="41" t="s">
+        <v>41</v>
+      </c>
+      <c r="F30" s="41">
+        <v>1</v>
+      </c>
+      <c r="G30" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H30" s="41" t="b">
+        <v>1</v>
+      </c>
+      <c r="I30" s="41">
+        <v>27</v>
+      </c>
+      <c r="J30" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K30" s="43"/>
+    </row>
+    <row r="31" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B31" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C31" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D31" s="41">
+        <v>60</v>
+      </c>
+      <c r="E31" s="41" t="s">
+        <v>43</v>
+      </c>
+      <c r="F31" s="41">
+        <v>1</v>
+      </c>
+      <c r="G31" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H31" s="41" t="s">
+        <v>162</v>
+      </c>
+      <c r="I31" s="41">
+        <v>5</v>
+      </c>
+      <c r="J31" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K31" s="43"/>
+    </row>
+    <row r="32" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B32" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C32" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D32" s="41">
+        <v>60</v>
+      </c>
+      <c r="E32" s="41" t="s">
+        <v>45</v>
+      </c>
+      <c r="F32" s="41">
+        <v>1</v>
+      </c>
+      <c r="G32" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H32" s="41" t="s">
+        <v>131</v>
+      </c>
+      <c r="I32" s="41">
+        <v>6</v>
+      </c>
+      <c r="J32" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K32" s="43"/>
+    </row>
+    <row r="33" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B33" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C33" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D33" s="41">
+        <v>60</v>
+      </c>
+      <c r="E33" s="41" t="s">
+        <v>102</v>
+      </c>
+      <c r="F33" s="41">
+        <v>1</v>
+      </c>
+      <c r="G33" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H33" s="41" t="s">
+        <v>46</v>
+      </c>
+      <c r="I33" s="41">
+        <v>2</v>
+      </c>
+      <c r="J33" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K33" s="43"/>
+    </row>
+    <row r="34" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B34" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C34" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D34" s="41">
+        <v>50</v>
+      </c>
+      <c r="E34" s="41" t="s">
+        <v>76</v>
+      </c>
+      <c r="F34" s="41">
+        <v>1</v>
+      </c>
+      <c r="G34" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H34" s="41" t="s">
+        <v>46</v>
+      </c>
+      <c r="I34" s="41">
+        <v>31</v>
+      </c>
+      <c r="J34" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K34" s="43"/>
+    </row>
+    <row r="35" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B35" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C35" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D35" s="41">
+        <v>50</v>
+      </c>
+      <c r="E35" s="41" t="s">
+        <v>43</v>
+      </c>
+      <c r="F35" s="41">
+        <v>1</v>
+      </c>
+      <c r="G35" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H35" s="41" t="s">
+        <v>46</v>
+      </c>
+      <c r="I35" s="41">
+        <v>9</v>
+      </c>
+      <c r="J35" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K35" s="43"/>
+    </row>
+    <row r="36" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B36" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C36" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D36" s="41">
+        <v>50</v>
+      </c>
+      <c r="E36" s="41" t="s">
+        <v>106</v>
+      </c>
+      <c r="F36" s="41">
+        <v>1</v>
+      </c>
+      <c r="G36" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H36" s="41" t="s">
+        <v>46</v>
+      </c>
+      <c r="I36" s="41">
+        <v>9</v>
+      </c>
+      <c r="J36" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K36" s="43"/>
+    </row>
+    <row r="37" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B37" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C37" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D37" s="41">
+        <v>50</v>
+      </c>
+      <c r="E37" s="41" t="s">
+        <v>132</v>
+      </c>
+      <c r="F37" s="41">
+        <v>1</v>
+      </c>
+      <c r="G37" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H37" s="41" t="s">
+        <v>45</v>
+      </c>
+      <c r="I37" s="41">
+        <v>2</v>
+      </c>
+      <c r="J37" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K37" s="43"/>
+    </row>
+    <row r="38" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B38" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C38" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D38" s="41">
+        <v>50</v>
+      </c>
+      <c r="E38" s="41" t="s">
+        <v>45</v>
+      </c>
+      <c r="F38" s="41">
+        <v>1</v>
+      </c>
+      <c r="G38" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H38" s="41" t="s">
+        <v>102</v>
+      </c>
+      <c r="I38" s="41">
+        <v>2</v>
+      </c>
+      <c r="J38" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K38" s="43"/>
+    </row>
+    <row r="39" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B39" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C39" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D39" s="41">
+        <v>50</v>
+      </c>
+      <c r="E39" s="41" t="s">
+        <v>45</v>
+      </c>
+      <c r="F39" s="41">
+        <v>1</v>
+      </c>
+      <c r="G39" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H39" s="41" t="s">
+        <v>46</v>
+      </c>
+      <c r="I39" s="41">
+        <v>4</v>
+      </c>
+      <c r="J39" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K39" s="43"/>
+    </row>
+    <row r="40" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B40" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C40" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D40" s="41">
+        <v>50</v>
+      </c>
+      <c r="E40" s="41" t="s">
+        <v>45</v>
+      </c>
+      <c r="F40" s="41">
+        <v>1</v>
+      </c>
+      <c r="G40" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H40" s="41" t="s">
+        <v>121</v>
+      </c>
+      <c r="I40" s="41">
+        <v>6</v>
+      </c>
+      <c r="J40" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K40" s="43"/>
+    </row>
+    <row r="41" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B41" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C41" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D41" s="41">
+        <v>50</v>
+      </c>
+      <c r="E41" s="41" t="s">
+        <v>102</v>
+      </c>
+      <c r="F41" s="41">
+        <v>1</v>
+      </c>
+      <c r="G41" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H41" s="41" t="s">
+        <v>111</v>
+      </c>
+      <c r="I41" s="41">
+        <v>2</v>
+      </c>
+      <c r="J41" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K41" s="43"/>
+    </row>
+    <row r="42" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B42" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C42" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D42" s="41">
+        <v>50</v>
+      </c>
+      <c r="E42" s="41" t="s">
+        <v>102</v>
+      </c>
+      <c r="F42" s="41">
+        <v>1</v>
+      </c>
+      <c r="G42" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H42" s="41" t="s">
+        <v>121</v>
+      </c>
+      <c r="I42" s="41">
+        <v>3</v>
+      </c>
+      <c r="J42" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K42" s="43"/>
+    </row>
+    <row r="43" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B43" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C43" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D43" s="41">
+        <v>50</v>
+      </c>
+      <c r="E43" s="41" t="s">
+        <v>46</v>
+      </c>
+      <c r="F43" s="41">
+        <v>1</v>
+      </c>
+      <c r="G43" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H43" s="41" t="s">
+        <v>111</v>
+      </c>
+      <c r="I43" s="41">
+        <v>1</v>
+      </c>
+      <c r="J43" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K43" s="43"/>
+    </row>
+    <row r="44" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B44" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C44" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D44" s="41">
+        <v>40</v>
+      </c>
+      <c r="E44" s="41" t="s">
+        <v>76</v>
+      </c>
+      <c r="F44" s="41">
+        <v>1</v>
+      </c>
+      <c r="G44" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H44" s="41" t="s">
+        <v>43</v>
+      </c>
+      <c r="I44" s="41">
+        <v>3</v>
+      </c>
+      <c r="J44" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K44" s="43"/>
+    </row>
+    <row r="45" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B45" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C45" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D45" s="41">
+        <v>40</v>
+      </c>
+      <c r="E45" s="41" t="s">
+        <v>76</v>
+      </c>
+      <c r="F45" s="41">
+        <v>1</v>
+      </c>
+      <c r="G45" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H45" s="41" t="s">
+        <v>45</v>
+      </c>
+      <c r="I45" s="41">
+        <v>7</v>
+      </c>
+      <c r="J45" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K45" s="43"/>
+    </row>
+    <row r="46" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B46" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C46" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D46" s="41">
+        <v>40</v>
+      </c>
+      <c r="E46" s="41" t="s">
+        <v>76</v>
+      </c>
+      <c r="F46" s="41">
+        <v>1</v>
+      </c>
+      <c r="G46" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H46" s="41" t="s">
+        <v>162</v>
+      </c>
+      <c r="I46" s="41">
+        <v>16</v>
+      </c>
+      <c r="J46" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K46" s="43"/>
+    </row>
+    <row r="47" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B47" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C47" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D47" s="41">
+        <v>40</v>
+      </c>
+      <c r="E47" s="41" t="s">
+        <v>76</v>
+      </c>
+      <c r="F47" s="41">
+        <v>1</v>
+      </c>
+      <c r="G47" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H47" s="41" t="s">
+        <v>102</v>
+      </c>
+      <c r="I47" s="41">
+        <v>17</v>
+      </c>
+      <c r="J47" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K47" s="43"/>
+    </row>
+    <row r="48" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B48" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C48" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D48" s="41">
+        <v>40</v>
+      </c>
+      <c r="E48" s="41" t="s">
+        <v>76</v>
+      </c>
+      <c r="F48" s="41">
+        <v>1</v>
+      </c>
+      <c r="G48" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H48" s="41" t="s">
+        <v>111</v>
+      </c>
+      <c r="I48" s="41">
+        <v>35</v>
+      </c>
+      <c r="J48" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K48" s="43"/>
+    </row>
+    <row r="49" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B49" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C49" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D49" s="41">
+        <v>40</v>
+      </c>
+      <c r="E49" s="41" t="s">
+        <v>76</v>
+      </c>
+      <c r="F49" s="41">
+        <v>1</v>
+      </c>
+      <c r="G49" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H49" s="41" t="s">
+        <v>131</v>
+      </c>
+      <c r="I49" s="41">
+        <v>45</v>
+      </c>
+      <c r="J49" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K49" s="43"/>
+    </row>
+    <row r="50" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B50" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C50" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D50" s="41">
+        <v>40</v>
+      </c>
+      <c r="E50" s="41" t="s">
+        <v>76</v>
+      </c>
+      <c r="F50" s="41">
+        <v>1</v>
+      </c>
+      <c r="G50" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H50" s="41" t="s">
+        <v>124</v>
+      </c>
+      <c r="I50" s="41">
+        <v>123</v>
+      </c>
+      <c r="J50" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K50" s="43"/>
+    </row>
+    <row r="51" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B51" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C51" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D51" s="41">
+        <v>40</v>
+      </c>
+      <c r="E51" s="41" t="s">
+        <v>43</v>
+      </c>
+      <c r="F51" s="41">
+        <v>1</v>
+      </c>
+      <c r="G51" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H51" s="41" t="s">
+        <v>45</v>
+      </c>
+      <c r="I51" s="41">
+        <v>2</v>
+      </c>
+      <c r="J51" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K51" s="43"/>
+    </row>
+    <row r="52" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B52" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C52" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D52" s="41">
+        <v>40</v>
+      </c>
+      <c r="E52" s="41" t="s">
+        <v>43</v>
+      </c>
+      <c r="F52" s="41">
+        <v>1</v>
+      </c>
+      <c r="G52" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H52" s="41" t="s">
+        <v>102</v>
+      </c>
+      <c r="I52" s="41">
+        <v>5</v>
+      </c>
+      <c r="J52" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K52" s="43"/>
+    </row>
+    <row r="53" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B53" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C53" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D53" s="41">
+        <v>40</v>
+      </c>
+      <c r="E53" s="41" t="s">
+        <v>43</v>
+      </c>
+      <c r="F53" s="41">
+        <v>1</v>
+      </c>
+      <c r="G53" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H53" s="41" t="s">
+        <v>115</v>
+      </c>
+      <c r="I53" s="41">
+        <v>5</v>
+      </c>
+      <c r="J53" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K53" s="43"/>
+    </row>
+    <row r="54" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B54" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C54" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D54" s="41">
+        <v>40</v>
+      </c>
+      <c r="E54" s="41" t="s">
+        <v>43</v>
+      </c>
+      <c r="F54" s="41">
+        <v>1</v>
+      </c>
+      <c r="G54" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H54" s="41" t="s">
+        <v>111</v>
+      </c>
+      <c r="I54" s="41">
+        <v>10</v>
+      </c>
+      <c r="J54" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K54" s="43"/>
+    </row>
+    <row r="55" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B55" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C55" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D55" s="41">
+        <v>40</v>
+      </c>
+      <c r="E55" s="41" t="s">
+        <v>43</v>
+      </c>
+      <c r="F55" s="41">
+        <v>1</v>
+      </c>
+      <c r="G55" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H55" s="41" t="s">
+        <v>131</v>
+      </c>
+      <c r="I55" s="41">
+        <v>13</v>
+      </c>
+      <c r="J55" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K55" s="43"/>
+    </row>
+    <row r="56" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B56" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C56" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D56" s="41">
+        <v>40</v>
+      </c>
+      <c r="E56" s="41" t="s">
+        <v>106</v>
+      </c>
+      <c r="F56" s="41">
+        <v>1</v>
+      </c>
+      <c r="G56" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H56" s="41" t="s">
+        <v>102</v>
+      </c>
+      <c r="I56" s="41">
+        <v>5</v>
+      </c>
+      <c r="J56" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K56" s="43"/>
+    </row>
+    <row r="57" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B57" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C57" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D57" s="41">
+        <v>40</v>
+      </c>
+      <c r="E57" s="41" t="s">
+        <v>45</v>
+      </c>
+      <c r="F57" s="41">
+        <v>1</v>
+      </c>
+      <c r="G57" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H57" s="41" t="s">
+        <v>115</v>
+      </c>
+      <c r="I57" s="41">
+        <v>2</v>
+      </c>
+      <c r="J57" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K57" s="43"/>
+    </row>
+    <row r="58" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B58" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C58" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D58" s="41">
+        <v>40</v>
+      </c>
+      <c r="E58" s="41" t="s">
+        <v>45</v>
+      </c>
+      <c r="F58" s="41">
+        <v>1</v>
+      </c>
+      <c r="G58" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H58" s="41" t="s">
+        <v>111</v>
+      </c>
+      <c r="I58" s="41">
+        <v>5</v>
+      </c>
+      <c r="J58" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K58" s="43"/>
+    </row>
+    <row r="59" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B59" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C59" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D59" s="41">
+        <v>40</v>
+      </c>
+      <c r="E59" s="41" t="s">
+        <v>162</v>
+      </c>
+      <c r="F59" s="41">
+        <v>1</v>
+      </c>
+      <c r="G59" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H59" s="41" t="s">
+        <v>111</v>
+      </c>
+      <c r="I59" s="41">
+        <v>2</v>
+      </c>
+      <c r="J59" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K59" s="43"/>
+    </row>
+    <row r="60" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B60" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C60" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D60" s="41">
+        <v>40</v>
+      </c>
+      <c r="E60" s="41" t="s">
+        <v>102</v>
+      </c>
+      <c r="F60" s="41">
+        <v>1</v>
+      </c>
+      <c r="G60" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H60" s="41" t="s">
+        <v>115</v>
+      </c>
+      <c r="I60" s="41">
+        <v>1</v>
+      </c>
+      <c r="J60" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K60" s="43"/>
+    </row>
+    <row r="61" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B61" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C61" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D61" s="41">
+        <v>40</v>
+      </c>
+      <c r="E61" s="41" t="s">
+        <v>102</v>
+      </c>
+      <c r="F61" s="41">
+        <v>1</v>
+      </c>
+      <c r="G61" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H61" s="41" t="s">
+        <v>131</v>
+      </c>
+      <c r="I61" s="41">
+        <v>3</v>
+      </c>
+      <c r="J61" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K61" s="43"/>
+    </row>
+    <row r="62" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B62" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C62" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D62" s="41">
+        <v>40</v>
+      </c>
+      <c r="E62" s="41" t="s">
+        <v>115</v>
+      </c>
+      <c r="F62" s="41">
+        <v>1</v>
+      </c>
+      <c r="G62" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H62" s="41" t="s">
+        <v>46</v>
+      </c>
+      <c r="I62" s="41">
+        <v>2</v>
+      </c>
+      <c r="J62" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K62" s="43"/>
+    </row>
+    <row r="63" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B63" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C63" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D63" s="41">
+        <v>40</v>
+      </c>
+      <c r="E63" s="41" t="s">
+        <v>115</v>
+      </c>
+      <c r="F63" s="41">
+        <v>1</v>
+      </c>
+      <c r="G63" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H63" s="41" t="s">
+        <v>111</v>
+      </c>
+      <c r="I63" s="41">
+        <v>2</v>
+      </c>
+      <c r="J63" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K63" s="43"/>
+    </row>
+    <row r="64" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B64" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C64" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D64" s="41">
+        <v>40</v>
+      </c>
+      <c r="E64" s="41" t="s">
+        <v>115</v>
+      </c>
+      <c r="F64" s="41">
+        <v>1</v>
+      </c>
+      <c r="G64" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H64" s="41" t="s">
+        <v>131</v>
+      </c>
+      <c r="I64" s="41">
+        <v>3</v>
+      </c>
+      <c r="J64" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K64" s="43"/>
+    </row>
+    <row r="65" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B65" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C65" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D65" s="41">
+        <v>40</v>
+      </c>
+      <c r="E65" s="41" t="s">
+        <v>115</v>
+      </c>
+      <c r="F65" s="41">
+        <v>1</v>
+      </c>
+      <c r="G65" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H65" s="41" t="s">
+        <v>121</v>
+      </c>
+      <c r="I65" s="41">
+        <v>3</v>
+      </c>
+      <c r="J65" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K65" s="43"/>
+    </row>
+    <row r="66" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B66" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C66" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D66" s="41">
+        <v>40</v>
+      </c>
+      <c r="E66" s="41" t="s">
+        <v>46</v>
+      </c>
+      <c r="F66" s="41">
+        <v>1</v>
+      </c>
+      <c r="G66" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H66" s="41" t="s">
+        <v>131</v>
+      </c>
+      <c r="I66" s="41">
+        <v>1</v>
+      </c>
+      <c r="J66" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K66" s="43"/>
+    </row>
+    <row r="67" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B67" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C67" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D67" s="41">
+        <v>40</v>
+      </c>
+      <c r="E67" s="41" t="s">
+        <v>46</v>
+      </c>
+      <c r="F67" s="41">
+        <v>1</v>
+      </c>
+      <c r="G67" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H67" s="41" t="s">
+        <v>121</v>
+      </c>
+      <c r="I67" s="41">
+        <v>2</v>
+      </c>
+      <c r="J67" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K67" s="43"/>
+    </row>
+    <row r="68" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B68" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C68" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D68" s="41">
+        <v>40</v>
+      </c>
+      <c r="E68" s="41" t="s">
+        <v>111</v>
+      </c>
+      <c r="F68" s="41">
+        <v>1</v>
+      </c>
+      <c r="G68" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H68" s="41" t="s">
+        <v>103</v>
+      </c>
+      <c r="I68" s="41">
+        <v>1</v>
+      </c>
+      <c r="J68" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K68" s="43"/>
+    </row>
+    <row r="69" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B69" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C69" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D69" s="41">
+        <v>40</v>
+      </c>
+      <c r="E69" s="41" t="s">
+        <v>111</v>
+      </c>
+      <c r="F69" s="41">
+        <v>1</v>
+      </c>
+      <c r="G69" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H69" s="41" t="s">
+        <v>131</v>
+      </c>
+      <c r="I69" s="41">
+        <v>1</v>
+      </c>
+      <c r="J69" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K69" s="43"/>
+    </row>
+    <row r="70" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B70" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C70" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D70" s="41">
+        <v>40</v>
+      </c>
+      <c r="E70" s="41" t="s">
+        <v>111</v>
+      </c>
+      <c r="F70" s="41">
+        <v>1</v>
+      </c>
+      <c r="G70" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H70" s="41" t="s">
+        <v>121</v>
+      </c>
+      <c r="I70" s="41">
+        <v>1</v>
+      </c>
+      <c r="J70" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K70" s="43"/>
+    </row>
+    <row r="71" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B71" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C71" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D71" s="41">
+        <v>40</v>
+      </c>
+      <c r="E71" s="41" t="s">
+        <v>131</v>
+      </c>
+      <c r="F71" s="41">
+        <v>1</v>
+      </c>
+      <c r="G71" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H71" s="41" t="s">
+        <v>121</v>
+      </c>
+      <c r="I71" s="41">
+        <v>1</v>
+      </c>
+      <c r="J71" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K71" s="43"/>
+    </row>
+    <row r="72" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B72" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C72" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D72" s="41">
         <v>30</v>
       </c>
-      <c r="F6" s="43">
-[...23 lines deleted...]
-      <c r="D7" s="43">
+      <c r="E72" s="41" t="s">
+        <v>76</v>
+      </c>
+      <c r="F72" s="41">
+        <v>1</v>
+      </c>
+      <c r="G72" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H72" s="41" t="s">
+        <v>115</v>
+      </c>
+      <c r="I72" s="41">
+        <v>18</v>
+      </c>
+      <c r="J72" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K72" s="43"/>
+    </row>
+    <row r="73" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B73" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C73" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D73" s="41">
+        <v>30</v>
+      </c>
+      <c r="E73" s="41" t="s">
+        <v>76</v>
+      </c>
+      <c r="F73" s="41">
+        <v>1</v>
+      </c>
+      <c r="G73" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H73" s="41" t="s">
+        <v>121</v>
+      </c>
+      <c r="I73" s="41">
+        <v>46</v>
+      </c>
+      <c r="J73" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K73" s="43"/>
+    </row>
+    <row r="74" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B74" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C74" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D74" s="41">
+        <v>30</v>
+      </c>
+      <c r="E74" s="41" t="s">
+        <v>43</v>
+      </c>
+      <c r="F74" s="41">
+        <v>1</v>
+      </c>
+      <c r="G74" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H74" s="41" t="s">
+        <v>103</v>
+      </c>
+      <c r="I74" s="41">
+        <v>12</v>
+      </c>
+      <c r="J74" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K74" s="43"/>
+    </row>
+    <row r="75" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B75" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C75" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D75" s="41">
+        <v>30</v>
+      </c>
+      <c r="E75" s="41" t="s">
+        <v>43</v>
+      </c>
+      <c r="F75" s="41">
+        <v>1</v>
+      </c>
+      <c r="G75" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H75" s="41" t="s">
+        <v>121</v>
+      </c>
+      <c r="I75" s="41">
+        <v>14</v>
+      </c>
+      <c r="J75" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K75" s="43"/>
+    </row>
+    <row r="76" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B76" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C76" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D76" s="41">
+        <v>30</v>
+      </c>
+      <c r="E76" s="41" t="s">
+        <v>43</v>
+      </c>
+      <c r="F76" s="41">
+        <v>1</v>
+      </c>
+      <c r="G76" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H76" s="41" t="s">
+        <v>124</v>
+      </c>
+      <c r="I76" s="41">
+        <v>36</v>
+      </c>
+      <c r="J76" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K76" s="43"/>
+    </row>
+    <row r="77" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B77" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C77" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D77" s="41">
+        <v>30</v>
+      </c>
+      <c r="E77" s="41" t="s">
+        <v>106</v>
+      </c>
+      <c r="F77" s="41">
+        <v>1</v>
+      </c>
+      <c r="G77" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H77" s="41" t="s">
+        <v>111</v>
+      </c>
+      <c r="I77" s="41">
+        <v>10</v>
+      </c>
+      <c r="J77" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K77" s="43"/>
+    </row>
+    <row r="78" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B78" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C78" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D78" s="41">
+        <v>30</v>
+      </c>
+      <c r="E78" s="41" t="s">
+        <v>106</v>
+      </c>
+      <c r="F78" s="41">
+        <v>1</v>
+      </c>
+      <c r="G78" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H78" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="I78" s="41">
+        <v>42</v>
+      </c>
+      <c r="J78" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K78" s="43"/>
+    </row>
+    <row r="79" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B79" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C79" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D79" s="41">
+        <v>30</v>
+      </c>
+      <c r="E79" s="41" t="s">
+        <v>132</v>
+      </c>
+      <c r="F79" s="41">
+        <v>1</v>
+      </c>
+      <c r="G79" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H79" s="41" t="s">
+        <v>131</v>
+      </c>
+      <c r="I79" s="41">
+        <v>12</v>
+      </c>
+      <c r="J79" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K79" s="43"/>
+    </row>
+    <row r="80" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B80" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C80" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D80" s="41">
+        <v>30</v>
+      </c>
+      <c r="E80" s="41" t="s">
+        <v>121</v>
+      </c>
+      <c r="F80" s="41">
+        <v>1</v>
+      </c>
+      <c r="G80" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H80" s="41" t="s">
+        <v>124</v>
+      </c>
+      <c r="I80" s="41">
+        <v>3</v>
+      </c>
+      <c r="J80" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K80" s="43"/>
+    </row>
+    <row r="81" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B81" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C81" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D81" s="41">
+        <v>30</v>
+      </c>
+      <c r="E81" s="41" t="s">
+        <v>124</v>
+      </c>
+      <c r="F81" s="41">
+        <v>1</v>
+      </c>
+      <c r="G81" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H81" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="I81" s="41">
+        <v>1</v>
+      </c>
+      <c r="J81" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K81" s="43"/>
+    </row>
+    <row r="82" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B82" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C82" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D82" s="41">
+        <v>20</v>
+      </c>
+      <c r="E82" s="41" t="s">
+        <v>43</v>
+      </c>
+      <c r="F82" s="41">
+        <v>1</v>
+      </c>
+      <c r="G82" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H82" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="I82" s="41">
+        <v>44</v>
+      </c>
+      <c r="J82" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K82" s="43"/>
+    </row>
+    <row r="83" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B83" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C83" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D83" s="41">
+        <v>20</v>
+      </c>
+      <c r="E83" s="41" t="s">
+        <v>106</v>
+      </c>
+      <c r="F83" s="41">
+        <v>1</v>
+      </c>
+      <c r="G83" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H83" s="41" t="s">
+        <v>115</v>
+      </c>
+      <c r="I83" s="41">
+        <v>5</v>
+      </c>
+      <c r="J83" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K83" s="43"/>
+    </row>
+    <row r="84" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B84" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C84" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D84" s="41">
+        <v>20</v>
+      </c>
+      <c r="E84" s="41" t="s">
+        <v>132</v>
+      </c>
+      <c r="F84" s="41">
+        <v>1</v>
+      </c>
+      <c r="G84" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H84" s="41" t="s">
+        <v>115</v>
+      </c>
+      <c r="I84" s="41">
+        <v>5</v>
+      </c>
+      <c r="J84" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K84" s="43"/>
+    </row>
+    <row r="85" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B85" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C85" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D85" s="41">
+        <v>20</v>
+      </c>
+      <c r="E85" s="41" t="s">
+        <v>102</v>
+      </c>
+      <c r="F85" s="41">
+        <v>1</v>
+      </c>
+      <c r="G85" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H85" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="I85" s="41">
+        <v>9</v>
+      </c>
+      <c r="J85" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K85" s="43"/>
+    </row>
+    <row r="86" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B86" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C86" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D86" s="41">
+        <v>20</v>
+      </c>
+      <c r="E86" s="41" t="s">
+        <v>111</v>
+      </c>
+      <c r="F86" s="41">
+        <v>1</v>
+      </c>
+      <c r="G86" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H86" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="I86" s="41">
+        <v>4</v>
+      </c>
+      <c r="J86" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K86" s="43"/>
+    </row>
+    <row r="87" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B87" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="C87" s="41" t="s">
+        <v>202</v>
+      </c>
+      <c r="D87" s="41">
+        <v>20</v>
+      </c>
+      <c r="E87" s="41" t="s">
+        <v>121</v>
+      </c>
+      <c r="F87" s="41">
+        <v>1</v>
+      </c>
+      <c r="G87" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H87" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="I87" s="41">
+        <v>3</v>
+      </c>
+      <c r="J87" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K87" s="43"/>
+    </row>
+    <row r="88" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B88" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C88" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D88" s="41">
+        <v>70</v>
+      </c>
+      <c r="E88" s="41" t="s">
+        <v>53</v>
+      </c>
+      <c r="F88" s="41">
+        <v>1</v>
+      </c>
+      <c r="G88" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H88" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="I88" s="41">
+        <v>1</v>
+      </c>
+      <c r="J88" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K88" s="43"/>
+    </row>
+    <row r="89" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B89" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C89" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D89" s="41">
+        <v>70</v>
+      </c>
+      <c r="E89" s="41" t="s">
+        <v>86</v>
+      </c>
+      <c r="F89" s="41">
+        <v>1</v>
+      </c>
+      <c r="G89" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H89" s="41" t="s">
+        <v>59</v>
+      </c>
+      <c r="I89" s="41">
+        <v>3</v>
+      </c>
+      <c r="J89" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K89" s="43"/>
+    </row>
+    <row r="90" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B90" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C90" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D90" s="41">
         <v>60</v>
       </c>
-      <c r="E7" s="43" t="s">
+      <c r="E90" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F90" s="41">
+        <v>1</v>
+      </c>
+      <c r="G90" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H90" s="41" t="s">
+        <v>86</v>
+      </c>
+      <c r="I90" s="41">
+        <v>3</v>
+      </c>
+      <c r="J90" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K90" s="43"/>
+    </row>
+    <row r="91" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B91" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C91" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D91" s="41">
+        <v>50</v>
+      </c>
+      <c r="E91" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F91" s="41">
+        <v>1</v>
+      </c>
+      <c r="G91" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H91" s="41" t="s">
+        <v>59</v>
+      </c>
+      <c r="I91" s="41">
+        <v>9</v>
+      </c>
+      <c r="J91" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K91" s="43"/>
+    </row>
+    <row r="92" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B92" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C92" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D92" s="41">
+        <v>50</v>
+      </c>
+      <c r="E92" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F92" s="41">
+        <v>1</v>
+      </c>
+      <c r="G92" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H92" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="I92" s="41">
+        <v>13</v>
+      </c>
+      <c r="J92" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K92" s="43"/>
+    </row>
+    <row r="93" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B93" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C93" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D93" s="41">
+        <v>50</v>
+      </c>
+      <c r="E93" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F93" s="41">
+        <v>1</v>
+      </c>
+      <c r="G93" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H93" s="41" t="s">
+        <v>163</v>
+      </c>
+      <c r="I93" s="41">
+        <v>25</v>
+      </c>
+      <c r="J93" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K93" s="43"/>
+    </row>
+    <row r="94" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B94" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C94" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D94" s="41">
+        <v>50</v>
+      </c>
+      <c r="E94" s="41" t="s">
+        <v>149</v>
+      </c>
+      <c r="F94" s="41">
+        <v>1</v>
+      </c>
+      <c r="G94" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H94" s="41" t="s">
+        <v>118</v>
+      </c>
+      <c r="I94" s="41">
+        <v>1</v>
+      </c>
+      <c r="J94" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K94" s="43"/>
+    </row>
+    <row r="95" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B95" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C95" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D95" s="41">
+        <v>50</v>
+      </c>
+      <c r="E95" s="41" t="s">
+        <v>149</v>
+      </c>
+      <c r="F95" s="41">
+        <v>1</v>
+      </c>
+      <c r="G95" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H95" s="41" t="s">
+        <v>86</v>
+      </c>
+      <c r="I95" s="41">
+        <v>1</v>
+      </c>
+      <c r="J95" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K95" s="43"/>
+    </row>
+    <row r="96" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B96" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C96" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D96" s="41">
+        <v>50</v>
+      </c>
+      <c r="E96" s="41" t="s">
+        <v>149</v>
+      </c>
+      <c r="F96" s="41">
+        <v>1</v>
+      </c>
+      <c r="G96" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H96" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="I96" s="41">
+        <v>6</v>
+      </c>
+      <c r="J96" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K96" s="43"/>
+    </row>
+    <row r="97" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B97" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C97" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D97" s="41">
+        <v>50</v>
+      </c>
+      <c r="E97" s="41" t="s">
+        <v>53</v>
+      </c>
+      <c r="F97" s="41">
+        <v>1</v>
+      </c>
+      <c r="G97" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H97" s="41" t="s">
+        <v>118</v>
+      </c>
+      <c r="I97" s="41">
+        <v>1</v>
+      </c>
+      <c r="J97" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K97" s="43"/>
+    </row>
+    <row r="98" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B98" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C98" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D98" s="41">
+        <v>50</v>
+      </c>
+      <c r="E98" s="41" t="s">
+        <v>86</v>
+      </c>
+      <c r="F98" s="41">
+        <v>1</v>
+      </c>
+      <c r="G98" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H98" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="I98" s="41">
+        <v>4</v>
+      </c>
+      <c r="J98" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K98" s="43"/>
+    </row>
+    <row r="99" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B99" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C99" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D99" s="41">
+        <v>50</v>
+      </c>
+      <c r="E99" s="41" t="s">
+        <v>86</v>
+      </c>
+      <c r="F99" s="41">
+        <v>1</v>
+      </c>
+      <c r="G99" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H99" s="41" t="s">
+        <v>163</v>
+      </c>
+      <c r="I99" s="41">
+        <v>8</v>
+      </c>
+      <c r="J99" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K99" s="43"/>
+    </row>
+    <row r="100" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B100" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C100" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D100" s="41">
+        <v>50</v>
+      </c>
+      <c r="E100" s="41" t="s">
+        <v>86</v>
+      </c>
+      <c r="F100" s="41">
+        <v>1</v>
+      </c>
+      <c r="G100" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H100" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="I100" s="41">
+        <v>15</v>
+      </c>
+      <c r="J100" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K100" s="43"/>
+    </row>
+    <row r="101" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B101" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C101" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D101" s="41">
+        <v>50</v>
+      </c>
+      <c r="E101" s="41" t="s">
+        <v>86</v>
+      </c>
+      <c r="F101" s="41">
+        <v>1</v>
+      </c>
+      <c r="G101" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H101" s="41" t="s">
+        <v>88</v>
+      </c>
+      <c r="I101" s="41">
+        <v>15</v>
+      </c>
+      <c r="J101" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K101" s="43"/>
+    </row>
+    <row r="102" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B102" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C102" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D102" s="41">
+        <v>50</v>
+      </c>
+      <c r="E102" s="41" t="s">
+        <v>59</v>
+      </c>
+      <c r="F102" s="41">
+        <v>1</v>
+      </c>
+      <c r="G102" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H102" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="I102" s="41">
+        <v>1</v>
+      </c>
+      <c r="J102" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K102" s="43"/>
+    </row>
+    <row r="103" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B103" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C103" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D103" s="41">
+        <v>50</v>
+      </c>
+      <c r="E103" s="41" t="s">
+        <v>59</v>
+      </c>
+      <c r="F103" s="41">
+        <v>1</v>
+      </c>
+      <c r="G103" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H103" s="41" t="s">
+        <v>163</v>
+      </c>
+      <c r="I103" s="41">
+        <v>3</v>
+      </c>
+      <c r="J103" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K103" s="43"/>
+    </row>
+    <row r="104" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B104" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C104" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D104" s="41">
+        <v>50</v>
+      </c>
+      <c r="E104" s="41" t="s">
+        <v>59</v>
+      </c>
+      <c r="F104" s="41">
+        <v>1</v>
+      </c>
+      <c r="G104" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H104" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="I104" s="41">
+        <v>5</v>
+      </c>
+      <c r="J104" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K104" s="43"/>
+    </row>
+    <row r="105" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B105" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C105" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D105" s="41">
+        <v>50</v>
+      </c>
+      <c r="E105" s="41" t="s">
+        <v>59</v>
+      </c>
+      <c r="F105" s="41">
+        <v>1</v>
+      </c>
+      <c r="G105" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H105" s="41" t="s">
+        <v>151</v>
+      </c>
+      <c r="I105" s="41">
+        <v>6</v>
+      </c>
+      <c r="J105" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K105" s="43"/>
+    </row>
+    <row r="106" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B106" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C106" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D106" s="41">
+        <v>50</v>
+      </c>
+      <c r="E106" s="41" t="s">
+        <v>110</v>
+      </c>
+      <c r="F106" s="41">
+        <v>1</v>
+      </c>
+      <c r="G106" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H106" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="I106" s="41">
+        <v>1</v>
+      </c>
+      <c r="J106" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K106" s="43"/>
+    </row>
+    <row r="107" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B107" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C107" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D107" s="41">
+        <v>50</v>
+      </c>
+      <c r="E107" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="F107" s="41">
+        <v>1</v>
+      </c>
+      <c r="G107" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H107" s="41" t="s">
+        <v>163</v>
+      </c>
+      <c r="I107" s="41">
+        <v>2</v>
+      </c>
+      <c r="J107" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K107" s="43"/>
+    </row>
+    <row r="108" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B108" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C108" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D108" s="41">
+        <v>50</v>
+      </c>
+      <c r="E108" s="41" t="s">
+        <v>163</v>
+      </c>
+      <c r="F108" s="41">
+        <v>1</v>
+      </c>
+      <c r="G108" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H108" s="41" t="s">
+        <v>151</v>
+      </c>
+      <c r="I108" s="41">
+        <v>2</v>
+      </c>
+      <c r="J108" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K108" s="43"/>
+    </row>
+    <row r="109" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B109" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C109" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D109" s="41">
+        <v>40</v>
+      </c>
+      <c r="E109" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F109" s="41">
+        <v>1</v>
+      </c>
+      <c r="G109" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H109" s="41" t="s">
+        <v>149</v>
+      </c>
+      <c r="I109" s="41">
+        <v>2</v>
+      </c>
+      <c r="J109" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K109" s="43"/>
+    </row>
+    <row r="110" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B110" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C110" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D110" s="41">
+        <v>40</v>
+      </c>
+      <c r="E110" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F110" s="41">
+        <v>1</v>
+      </c>
+      <c r="G110" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H110" s="41" t="s">
+        <v>54</v>
+      </c>
+      <c r="I110" s="41">
+        <v>17</v>
+      </c>
+      <c r="J110" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K110" s="43"/>
+    </row>
+    <row r="111" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B111" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C111" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D111" s="41">
+        <v>40</v>
+      </c>
+      <c r="E111" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F111" s="41">
+        <v>1</v>
+      </c>
+      <c r="G111" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H111" s="41" t="s">
+        <v>79</v>
+      </c>
+      <c r="I111" s="41">
+        <v>42</v>
+      </c>
+      <c r="J111" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K111" s="43"/>
+    </row>
+    <row r="112" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B112" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C112" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D112" s="41">
+        <v>40</v>
+      </c>
+      <c r="E112" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F112" s="41">
+        <v>1</v>
+      </c>
+      <c r="G112" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H112" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="I112" s="41">
+        <v>48</v>
+      </c>
+      <c r="J112" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K112" s="43"/>
+    </row>
+    <row r="113" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B113" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C113" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D113" s="41">
+        <v>40</v>
+      </c>
+      <c r="E113" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F113" s="41">
+        <v>1</v>
+      </c>
+      <c r="G113" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H113" s="41" t="s">
+        <v>151</v>
+      </c>
+      <c r="I113" s="41">
+        <v>60</v>
+      </c>
+      <c r="J113" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K113" s="43"/>
+    </row>
+    <row r="114" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B114" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C114" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D114" s="41">
+        <v>40</v>
+      </c>
+      <c r="E114" s="41" t="s">
+        <v>149</v>
+      </c>
+      <c r="F114" s="41">
+        <v>1</v>
+      </c>
+      <c r="G114" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H114" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="I114" s="41">
+        <v>1</v>
+      </c>
+      <c r="J114" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K114" s="43"/>
+    </row>
+    <row r="115" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B115" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C115" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D115" s="41">
+        <v>40</v>
+      </c>
+      <c r="E115" s="41" t="s">
+        <v>149</v>
+      </c>
+      <c r="F115" s="41">
+        <v>1</v>
+      </c>
+      <c r="G115" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H115" s="41" t="s">
+        <v>59</v>
+      </c>
+      <c r="I115" s="41">
+        <v>4</v>
+      </c>
+      <c r="J115" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K115" s="43"/>
+    </row>
+    <row r="116" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B116" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C116" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D116" s="41">
+        <v>40</v>
+      </c>
+      <c r="E116" s="41" t="s">
+        <v>149</v>
+      </c>
+      <c r="F116" s="41">
+        <v>1</v>
+      </c>
+      <c r="G116" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H116" s="41" t="s">
+        <v>163</v>
+      </c>
+      <c r="I116" s="41">
+        <v>11</v>
+      </c>
+      <c r="J116" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K116" s="43"/>
+    </row>
+    <row r="117" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B117" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C117" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D117" s="41">
+        <v>40</v>
+      </c>
+      <c r="E117" s="41" t="s">
+        <v>53</v>
+      </c>
+      <c r="F117" s="41">
+        <v>1</v>
+      </c>
+      <c r="G117" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H117" s="41" t="s">
+        <v>134</v>
+      </c>
+      <c r="I117" s="41">
+        <v>5</v>
+      </c>
+      <c r="J117" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K117" s="43"/>
+    </row>
+    <row r="118" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B118" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C118" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D118" s="41">
+        <v>40</v>
+      </c>
+      <c r="E118" s="41" t="s">
+        <v>118</v>
+      </c>
+      <c r="F118" s="41">
+        <v>1</v>
+      </c>
+      <c r="G118" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H118" s="41" t="s">
+        <v>134</v>
+      </c>
+      <c r="I118" s="41">
+        <v>5</v>
+      </c>
+      <c r="J118" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K118" s="43"/>
+    </row>
+    <row r="119" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B119" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C119" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D119" s="41">
+        <v>40</v>
+      </c>
+      <c r="E119" s="41" t="s">
+        <v>86</v>
+      </c>
+      <c r="F119" s="41">
+        <v>1</v>
+      </c>
+      <c r="G119" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H119" s="41" t="s">
+        <v>110</v>
+      </c>
+      <c r="I119" s="41">
+        <v>3</v>
+      </c>
+      <c r="J119" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K119" s="43"/>
+    </row>
+    <row r="120" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B120" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C120" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D120" s="41">
+        <v>40</v>
+      </c>
+      <c r="E120" s="41" t="s">
+        <v>86</v>
+      </c>
+      <c r="F120" s="41">
+        <v>1</v>
+      </c>
+      <c r="G120" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H120" s="41" t="s">
+        <v>79</v>
+      </c>
+      <c r="I120" s="41">
+        <v>13</v>
+      </c>
+      <c r="J120" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K120" s="43"/>
+    </row>
+    <row r="121" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B121" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C121" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D121" s="41">
+        <v>40</v>
+      </c>
+      <c r="E121" s="41" t="s">
+        <v>86</v>
+      </c>
+      <c r="F121" s="41">
+        <v>1</v>
+      </c>
+      <c r="G121" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H121" s="41" t="s">
+        <v>151</v>
+      </c>
+      <c r="I121" s="41">
+        <v>19</v>
+      </c>
+      <c r="J121" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K121" s="43"/>
+    </row>
+    <row r="122" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B122" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C122" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D122" s="41">
+        <v>40</v>
+      </c>
+      <c r="E122" s="41" t="s">
+        <v>122</v>
+      </c>
+      <c r="F122" s="41">
+        <v>1</v>
+      </c>
+      <c r="G122" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H122" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="I122" s="41">
+        <v>3</v>
+      </c>
+      <c r="J122" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K122" s="43"/>
+    </row>
+    <row r="123" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B123" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C123" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D123" s="41">
+        <v>40</v>
+      </c>
+      <c r="E123" s="41" t="s">
+        <v>59</v>
+      </c>
+      <c r="F123" s="41">
+        <v>1</v>
+      </c>
+      <c r="G123" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H123" s="41" t="s">
+        <v>110</v>
+      </c>
+      <c r="I123" s="41">
+        <v>1</v>
+      </c>
+      <c r="J123" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K123" s="43"/>
+    </row>
+    <row r="124" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B124" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C124" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D124" s="41">
+        <v>40</v>
+      </c>
+      <c r="E124" s="41" t="s">
+        <v>59</v>
+      </c>
+      <c r="F124" s="41">
+        <v>1</v>
+      </c>
+      <c r="G124" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H124" s="41" t="s">
+        <v>79</v>
+      </c>
+      <c r="I124" s="41">
+        <v>4</v>
+      </c>
+      <c r="J124" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K124" s="43"/>
+    </row>
+    <row r="125" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B125" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C125" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D125" s="41">
+        <v>40</v>
+      </c>
+      <c r="E125" s="41" t="s">
+        <v>156</v>
+      </c>
+      <c r="F125" s="41">
+        <v>1</v>
+      </c>
+      <c r="G125" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H125" s="41" t="s">
+        <v>92</v>
+      </c>
+      <c r="I125" s="41">
+        <v>6</v>
+      </c>
+      <c r="J125" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K125" s="43"/>
+    </row>
+    <row r="126" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B126" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C126" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D126" s="41">
+        <v>40</v>
+      </c>
+      <c r="E126" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="F126" s="41">
+        <v>1</v>
+      </c>
+      <c r="G126" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H126" s="41" t="s">
+        <v>79</v>
+      </c>
+      <c r="I126" s="41">
+        <v>3</v>
+      </c>
+      <c r="J126" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K126" s="43"/>
+    </row>
+    <row r="127" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B127" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C127" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D127" s="41">
+        <v>40</v>
+      </c>
+      <c r="E127" s="41" t="s">
+        <v>54</v>
+      </c>
+      <c r="F127" s="41">
+        <v>1</v>
+      </c>
+      <c r="G127" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H127" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="I127" s="41">
+        <v>3</v>
+      </c>
+      <c r="J127" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K127" s="43"/>
+    </row>
+    <row r="128" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B128" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C128" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D128" s="41">
+        <v>40</v>
+      </c>
+      <c r="E128" s="41" t="s">
+        <v>163</v>
+      </c>
+      <c r="F128" s="41">
+        <v>1</v>
+      </c>
+      <c r="G128" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H128" s="41" t="s">
+        <v>79</v>
+      </c>
+      <c r="I128" s="41">
+        <v>2</v>
+      </c>
+      <c r="J128" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K128" s="43"/>
+    </row>
+    <row r="129" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B129" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C129" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D129" s="41">
+        <v>40</v>
+      </c>
+      <c r="E129" s="41" t="s">
+        <v>163</v>
+      </c>
+      <c r="F129" s="41">
+        <v>1</v>
+      </c>
+      <c r="G129" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H129" s="41" t="s">
+        <v>80</v>
+      </c>
+      <c r="I129" s="41">
+        <v>2</v>
+      </c>
+      <c r="J129" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K129" s="43"/>
+    </row>
+    <row r="130" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B130" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C130" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D130" s="41">
+        <v>40</v>
+      </c>
+      <c r="E130" s="41" t="s">
+        <v>163</v>
+      </c>
+      <c r="F130" s="41">
+        <v>1</v>
+      </c>
+      <c r="G130" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H130" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="I130" s="41">
+        <v>2</v>
+      </c>
+      <c r="J130" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K130" s="43"/>
+    </row>
+    <row r="131" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B131" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C131" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D131" s="41">
+        <v>40</v>
+      </c>
+      <c r="E131" s="41" t="s">
+        <v>80</v>
+      </c>
+      <c r="F131" s="41">
+        <v>1</v>
+      </c>
+      <c r="G131" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H131" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="I131" s="41">
+        <v>1</v>
+      </c>
+      <c r="J131" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K131" s="43"/>
+    </row>
+    <row r="132" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B132" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C132" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D132" s="41">
+        <v>40</v>
+      </c>
+      <c r="E132" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="F132" s="41">
+        <v>1</v>
+      </c>
+      <c r="G132" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H132" s="41" t="s">
+        <v>151</v>
+      </c>
+      <c r="I132" s="41">
+        <v>1</v>
+      </c>
+      <c r="J132" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K132" s="43"/>
+    </row>
+    <row r="133" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B133" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C133" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D133" s="41">
+        <v>40</v>
+      </c>
+      <c r="E133" s="41" t="s">
+        <v>88</v>
+      </c>
+      <c r="F133" s="41">
+        <v>1</v>
+      </c>
+      <c r="G133" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H133" s="41" t="s">
+        <v>92</v>
+      </c>
+      <c r="I133" s="41">
+        <v>2</v>
+      </c>
+      <c r="J133" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K133" s="43"/>
+    </row>
+    <row r="134" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B134" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C134" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D134" s="41">
+        <v>30</v>
+      </c>
+      <c r="E134" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F134" s="41">
+        <v>1</v>
+      </c>
+      <c r="G134" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H134" s="41" t="s">
+        <v>110</v>
+      </c>
+      <c r="I134" s="41">
+        <v>10</v>
+      </c>
+      <c r="J134" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K134" s="43"/>
+    </row>
+    <row r="135" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B135" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C135" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D135" s="41">
+        <v>30</v>
+      </c>
+      <c r="E135" s="41" t="s">
+        <v>149</v>
+      </c>
+      <c r="F135" s="41">
+        <v>1</v>
+      </c>
+      <c r="G135" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H135" s="41" t="s">
+        <v>54</v>
+      </c>
+      <c r="I135" s="41">
+        <v>7</v>
+      </c>
+      <c r="J135" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K135" s="43"/>
+    </row>
+    <row r="136" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B136" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C136" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D136" s="41">
+        <v>30</v>
+      </c>
+      <c r="E136" s="41" t="s">
+        <v>149</v>
+      </c>
+      <c r="F136" s="41">
+        <v>1</v>
+      </c>
+      <c r="G136" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H136" s="41" t="s">
+        <v>79</v>
+      </c>
+      <c r="I136" s="41">
+        <v>18</v>
+      </c>
+      <c r="J136" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K136" s="43"/>
+    </row>
+    <row r="137" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B137" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C137" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D137" s="41">
+        <v>30</v>
+      </c>
+      <c r="E137" s="41" t="s">
+        <v>149</v>
+      </c>
+      <c r="F137" s="41">
+        <v>1</v>
+      </c>
+      <c r="G137" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H137" s="41" t="s">
+        <v>80</v>
+      </c>
+      <c r="I137" s="41">
+        <v>18</v>
+      </c>
+      <c r="J137" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K137" s="43"/>
+    </row>
+    <row r="138" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B138" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C138" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D138" s="41">
+        <v>30</v>
+      </c>
+      <c r="E138" s="41" t="s">
+        <v>149</v>
+      </c>
+      <c r="F138" s="41">
+        <v>1</v>
+      </c>
+      <c r="G138" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H138" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="I138" s="41">
+        <v>21</v>
+      </c>
+      <c r="J138" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K138" s="43"/>
+    </row>
+    <row r="139" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B139" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C139" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D139" s="41">
+        <v>30</v>
+      </c>
+      <c r="E139" s="41" t="s">
+        <v>149</v>
+      </c>
+      <c r="F139" s="41">
+        <v>1</v>
+      </c>
+      <c r="G139" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H139" s="41" t="s">
+        <v>151</v>
+      </c>
+      <c r="I139" s="41">
+        <v>26</v>
+      </c>
+      <c r="J139" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K139" s="43"/>
+    </row>
+    <row r="140" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B140" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C140" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D140" s="41">
+        <v>30</v>
+      </c>
+      <c r="E140" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="F140" s="41">
+        <v>1</v>
+      </c>
+      <c r="G140" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H140" s="41" t="s">
+        <v>118</v>
+      </c>
+      <c r="I140" s="41">
+        <v>1</v>
+      </c>
+      <c r="J140" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K140" s="43"/>
+    </row>
+    <row r="141" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B141" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C141" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D141" s="41">
+        <v>30</v>
+      </c>
+      <c r="E141" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="F141" s="41">
+        <v>1</v>
+      </c>
+      <c r="G141" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H141" s="41" t="s">
+        <v>134</v>
+      </c>
+      <c r="I141" s="41">
+        <v>5</v>
+      </c>
+      <c r="J141" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K141" s="43"/>
+    </row>
+    <row r="142" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B142" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C142" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D142" s="41">
+        <v>30</v>
+      </c>
+      <c r="E142" s="41" t="s">
+        <v>86</v>
+      </c>
+      <c r="F142" s="41">
+        <v>1</v>
+      </c>
+      <c r="G142" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H142" s="41" t="s">
+        <v>122</v>
+      </c>
+      <c r="I142" s="41">
+        <v>1</v>
+      </c>
+      <c r="J142" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K142" s="43"/>
+    </row>
+    <row r="143" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B143" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C143" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D143" s="41">
+        <v>30</v>
+      </c>
+      <c r="E143" s="41" t="s">
+        <v>86</v>
+      </c>
+      <c r="F143" s="41">
+        <v>1</v>
+      </c>
+      <c r="G143" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H143" s="41" t="s">
+        <v>80</v>
+      </c>
+      <c r="I143" s="41">
+        <v>13</v>
+      </c>
+      <c r="J143" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K143" s="43"/>
+    </row>
+    <row r="144" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B144" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C144" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D144" s="41">
+        <v>30</v>
+      </c>
+      <c r="E144" s="41" t="s">
+        <v>122</v>
+      </c>
+      <c r="F144" s="41">
+        <v>1</v>
+      </c>
+      <c r="G144" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H144" s="41" t="s">
+        <v>59</v>
+      </c>
+      <c r="I144" s="41">
+        <v>2</v>
+      </c>
+      <c r="J144" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K144" s="43"/>
+    </row>
+    <row r="145" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B145" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C145" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D145" s="41">
+        <v>30</v>
+      </c>
+      <c r="E145" s="41" t="s">
+        <v>122</v>
+      </c>
+      <c r="F145" s="41">
+        <v>1</v>
+      </c>
+      <c r="G145" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H145" s="41" t="s">
+        <v>163</v>
+      </c>
+      <c r="I145" s="41">
+        <v>7</v>
+      </c>
+      <c r="J145" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K145" s="43"/>
+    </row>
+    <row r="146" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B146" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C146" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D146" s="41">
+        <v>30</v>
+      </c>
+      <c r="E146" s="41" t="s">
+        <v>59</v>
+      </c>
+      <c r="F146" s="41">
+        <v>1</v>
+      </c>
+      <c r="G146" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H146" s="41" t="s">
+        <v>80</v>
+      </c>
+      <c r="I146" s="41">
+        <v>4</v>
+      </c>
+      <c r="J146" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K146" s="43"/>
+    </row>
+    <row r="147" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B147" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C147" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D147" s="41">
+        <v>30</v>
+      </c>
+      <c r="E147" s="41" t="s">
+        <v>110</v>
+      </c>
+      <c r="F147" s="41">
+        <v>1</v>
+      </c>
+      <c r="G147" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H147" s="41" t="s">
+        <v>163</v>
+      </c>
+      <c r="I147" s="41">
+        <v>3</v>
+      </c>
+      <c r="J147" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K147" s="43"/>
+    </row>
+    <row r="148" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B148" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C148" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D148" s="41">
+        <v>30</v>
+      </c>
+      <c r="E148" s="41" t="s">
+        <v>110</v>
+      </c>
+      <c r="F148" s="41">
+        <v>1</v>
+      </c>
+      <c r="G148" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H148" s="41" t="s">
+        <v>79</v>
+      </c>
+      <c r="I148" s="41">
+        <v>4</v>
+      </c>
+      <c r="J148" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K148" s="43"/>
+    </row>
+    <row r="149" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B149" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C149" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D149" s="41">
+        <v>30</v>
+      </c>
+      <c r="E149" s="41" t="s">
+        <v>156</v>
+      </c>
+      <c r="F149" s="41">
+        <v>1</v>
+      </c>
+      <c r="G149" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H149" s="41" t="s">
+        <v>134</v>
+      </c>
+      <c r="I149" s="41">
+        <v>1</v>
+      </c>
+      <c r="J149" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K149" s="43"/>
+    </row>
+    <row r="150" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B150" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C150" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D150" s="41">
+        <v>30</v>
+      </c>
+      <c r="E150" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="F150" s="41">
+        <v>1</v>
+      </c>
+      <c r="G150" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H150" s="41" t="s">
+        <v>151</v>
+      </c>
+      <c r="I150" s="41">
+        <v>4</v>
+      </c>
+      <c r="J150" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K150" s="43"/>
+    </row>
+    <row r="151" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B151" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C151" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D151" s="41">
+        <v>30</v>
+      </c>
+      <c r="E151" s="41" t="s">
+        <v>134</v>
+      </c>
+      <c r="F151" s="41">
+        <v>1</v>
+      </c>
+      <c r="G151" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H151" s="41" t="s">
+        <v>151</v>
+      </c>
+      <c r="I151" s="41">
+        <v>4</v>
+      </c>
+      <c r="J151" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K151" s="43"/>
+    </row>
+    <row r="152" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B152" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C152" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D152" s="41">
+        <v>30</v>
+      </c>
+      <c r="E152" s="41" t="s">
+        <v>79</v>
+      </c>
+      <c r="F152" s="41">
+        <v>1</v>
+      </c>
+      <c r="G152" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H152" s="41" t="s">
+        <v>151</v>
+      </c>
+      <c r="I152" s="41">
+        <v>1</v>
+      </c>
+      <c r="J152" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K152" s="43"/>
+    </row>
+    <row r="153" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B153" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C153" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D153" s="41">
+        <v>30</v>
+      </c>
+      <c r="E153" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="F153" s="41">
+        <v>1</v>
+      </c>
+      <c r="G153" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H153" s="41" t="s">
+        <v>92</v>
+      </c>
+      <c r="I153" s="41">
+        <v>2</v>
+      </c>
+      <c r="J153" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K153" s="43"/>
+    </row>
+    <row r="154" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B154" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C154" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D154" s="41">
+        <v>20</v>
+      </c>
+      <c r="E154" s="41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F154" s="41">
+        <v>1</v>
+      </c>
+      <c r="G154" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H154" s="41" t="s">
+        <v>80</v>
+      </c>
+      <c r="I154" s="41">
+        <v>42</v>
+      </c>
+      <c r="J154" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K154" s="43"/>
+    </row>
+    <row r="155" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B155" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C155" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D155" s="41">
+        <v>20</v>
+      </c>
+      <c r="E155" s="41" t="s">
+        <v>53</v>
+      </c>
+      <c r="F155" s="41">
+        <v>1</v>
+      </c>
+      <c r="G155" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H155" s="41" t="s">
+        <v>156</v>
+      </c>
+      <c r="I155" s="41">
+        <v>4</v>
+      </c>
+      <c r="J155" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K155" s="43"/>
+    </row>
+    <row r="156" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B156" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C156" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D156" s="41">
+        <v>20</v>
+      </c>
+      <c r="E156" s="41" t="s">
+        <v>122</v>
+      </c>
+      <c r="F156" s="41">
+        <v>1</v>
+      </c>
+      <c r="G156" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H156" s="41" t="s">
+        <v>80</v>
+      </c>
+      <c r="I156" s="41">
+        <v>11</v>
+      </c>
+      <c r="J156" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K156" s="43"/>
+    </row>
+    <row r="157" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B157" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C157" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D157" s="41">
+        <v>20</v>
+      </c>
+      <c r="E157" s="41" t="s">
+        <v>64</v>
+      </c>
+      <c r="F157" s="41">
+        <v>1</v>
+      </c>
+      <c r="G157" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H157" s="41" t="s">
+        <v>49</v>
+      </c>
+      <c r="I157" s="41">
+        <v>2</v>
+      </c>
+      <c r="J157" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K157" s="43"/>
+    </row>
+    <row r="158" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B158" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C158" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D158" s="41">
+        <v>20</v>
+      </c>
+      <c r="E158" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="F158" s="41">
+        <v>1</v>
+      </c>
+      <c r="G158" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H158" s="41" t="s">
+        <v>117</v>
+      </c>
+      <c r="I158" s="41">
+        <v>1</v>
+      </c>
+      <c r="J158" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K158" s="43"/>
+    </row>
+    <row r="159" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B159" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C159" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D159" s="41">
+        <v>20</v>
+      </c>
+      <c r="E159" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="F159" s="41">
+        <v>1</v>
+      </c>
+      <c r="G159" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H159" s="41" t="s">
+        <v>163</v>
+      </c>
+      <c r="I159" s="41">
+        <v>2</v>
+      </c>
+      <c r="J159" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K159" s="43"/>
+    </row>
+    <row r="160" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B160" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C160" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D160" s="41">
+        <v>20</v>
+      </c>
+      <c r="E160" s="41" t="s">
+        <v>134</v>
+      </c>
+      <c r="F160" s="41">
+        <v>1</v>
+      </c>
+      <c r="G160" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H160" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="I160" s="41">
+        <v>3</v>
+      </c>
+      <c r="J160" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K160" s="43"/>
+    </row>
+    <row r="161" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B161" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="C161" s="41" t="s">
+        <v>203</v>
+      </c>
+      <c r="D161" s="41">
+        <v>20</v>
+      </c>
+      <c r="E161" s="41" t="s">
+        <v>79</v>
+      </c>
+      <c r="F161" s="41">
+        <v>1</v>
+      </c>
+      <c r="G161" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H161" s="41" t="s">
+        <v>80</v>
+      </c>
+      <c r="I161" s="41">
+        <v>1</v>
+      </c>
+      <c r="J161" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K161" s="43"/>
+    </row>
+    <row r="162" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B162" s="41" t="s">
+        <v>204</v>
+      </c>
+      <c r="C162" s="41" t="s">
+        <v>205</v>
+      </c>
+      <c r="D162" s="41">
+        <v>40</v>
+      </c>
+      <c r="E162" s="41" t="s">
+        <v>128</v>
+      </c>
+      <c r="F162" s="41">
+        <v>1</v>
+      </c>
+      <c r="G162" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H162" s="41" t="s">
+        <v>82</v>
+      </c>
+      <c r="I162" s="41">
+        <v>57</v>
+      </c>
+      <c r="J162" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K162" s="43"/>
+    </row>
+    <row r="163" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B163" s="41" t="s">
+        <v>204</v>
+      </c>
+      <c r="C163" s="41" t="s">
+        <v>205</v>
+      </c>
+      <c r="D163" s="41">
+        <v>40</v>
+      </c>
+      <c r="E163" s="41" t="s">
+        <v>128</v>
+      </c>
+      <c r="F163" s="41">
+        <v>1</v>
+      </c>
+      <c r="G163" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H163" s="41" t="s">
+        <v>150</v>
+      </c>
+      <c r="I163" s="41">
+        <v>262</v>
+      </c>
+      <c r="J163" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K163" s="43"/>
+    </row>
+    <row r="164" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B164" s="41" t="s">
+        <v>204</v>
+      </c>
+      <c r="C164" s="41" t="s">
+        <v>205</v>
+      </c>
+      <c r="D164" s="41">
+        <v>40</v>
+      </c>
+      <c r="E164" s="41" t="s">
+        <v>148</v>
+      </c>
+      <c r="F164" s="41">
+        <v>1</v>
+      </c>
+      <c r="G164" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H164" s="41" t="s">
+        <v>82</v>
+      </c>
+      <c r="I164" s="41">
+        <v>4</v>
+      </c>
+      <c r="J164" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K164" s="43"/>
+    </row>
+    <row r="165" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B165" s="41" t="s">
+        <v>204</v>
+      </c>
+      <c r="C165" s="41" t="s">
+        <v>205</v>
+      </c>
+      <c r="D165" s="41">
+        <v>40</v>
+      </c>
+      <c r="E165" s="41" t="s">
+        <v>82</v>
+      </c>
+      <c r="F165" s="41">
+        <v>1</v>
+      </c>
+      <c r="G165" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H165" s="41" t="s">
+        <v>150</v>
+      </c>
+      <c r="I165" s="41">
+        <v>5</v>
+      </c>
+      <c r="J165" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K165" s="43"/>
+    </row>
+    <row r="166" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B166" s="41" t="s">
+        <v>204</v>
+      </c>
+      <c r="C166" s="41" t="s">
+        <v>205</v>
+      </c>
+      <c r="D166" s="41">
+        <v>30</v>
+      </c>
+      <c r="E166" s="41" t="s">
+        <v>128</v>
+      </c>
+      <c r="F166" s="41">
+        <v>1</v>
+      </c>
+      <c r="G166" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H166" s="41" t="s">
+        <v>148</v>
+      </c>
+      <c r="I166" s="41">
+        <v>14</v>
+      </c>
+      <c r="J166" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K166" s="43"/>
+    </row>
+    <row r="167" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B167" s="41" t="s">
+        <v>204</v>
+      </c>
+      <c r="C167" s="41" t="s">
+        <v>205</v>
+      </c>
+      <c r="D167" s="41">
+        <v>30</v>
+      </c>
+      <c r="E167" s="41" t="s">
+        <v>140</v>
+      </c>
+      <c r="F167" s="41">
+        <v>1</v>
+      </c>
+      <c r="G167" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H167" s="41" t="s">
+        <v>82</v>
+      </c>
+      <c r="I167" s="41">
+        <v>4</v>
+      </c>
+      <c r="J167" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K167" s="43"/>
+    </row>
+    <row r="168" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B168" s="41" t="s">
+        <v>204</v>
+      </c>
+      <c r="C168" s="41" t="s">
+        <v>205</v>
+      </c>
+      <c r="D168" s="41">
+        <v>20</v>
+      </c>
+      <c r="E168" s="41" t="s">
+        <v>140</v>
+      </c>
+      <c r="F168" s="41">
+        <v>1</v>
+      </c>
+      <c r="G168" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H168" s="41" t="s">
+        <v>150</v>
+      </c>
+      <c r="I168" s="41">
+        <v>18</v>
+      </c>
+      <c r="J168" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K168" s="43"/>
+    </row>
+    <row r="169" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B169" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="C169" s="41" t="s">
+        <v>206</v>
+      </c>
+      <c r="D169" s="41">
+        <v>60</v>
+      </c>
+      <c r="E169" s="41" t="s">
+        <v>97</v>
+      </c>
+      <c r="F169" s="41">
+        <v>1</v>
+      </c>
+      <c r="G169" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H169" s="41" t="s">
+        <v>51</v>
+      </c>
+      <c r="I169" s="41">
+        <v>1</v>
+      </c>
+      <c r="J169" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K169" s="43"/>
+    </row>
+    <row r="170" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B170" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="C170" s="41" t="s">
+        <v>206</v>
+      </c>
+      <c r="D170" s="41">
+        <v>60</v>
+      </c>
+      <c r="E170" s="41" t="s">
+        <v>97</v>
+      </c>
+      <c r="F170" s="41">
+        <v>1</v>
+      </c>
+      <c r="G170" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H170" s="41" t="s">
+        <v>127</v>
+      </c>
+      <c r="I170" s="41">
+        <v>1</v>
+      </c>
+      <c r="J170" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K170" s="43"/>
+    </row>
+    <row r="171" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B171" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="C171" s="41" t="s">
+        <v>206</v>
+      </c>
+      <c r="D171" s="41">
+        <v>60</v>
+      </c>
+      <c r="E171" s="41" t="s">
+        <v>51</v>
+      </c>
+      <c r="F171" s="41">
+        <v>1</v>
+      </c>
+      <c r="G171" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H171" s="41" t="s">
+        <v>127</v>
+      </c>
+      <c r="I171" s="41">
+        <v>1</v>
+      </c>
+      <c r="J171" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K171" s="43"/>
+    </row>
+    <row r="172" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B172" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="C172" s="41" t="s">
+        <v>206</v>
+      </c>
+      <c r="D172" s="41">
+        <v>60</v>
+      </c>
+      <c r="E172" s="41" t="s">
+        <v>51</v>
+      </c>
+      <c r="F172" s="41">
+        <v>1</v>
+      </c>
+      <c r="G172" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H172" s="41" t="s">
+        <v>100</v>
+      </c>
+      <c r="I172" s="41">
+        <v>5</v>
+      </c>
+      <c r="J172" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K172" s="43"/>
+    </row>
+    <row r="173" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B173" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="C173" s="41" t="s">
+        <v>206</v>
+      </c>
+      <c r="D173" s="41">
+        <v>60</v>
+      </c>
+      <c r="E173" s="41" t="s">
+        <v>127</v>
+      </c>
+      <c r="F173" s="41">
+        <v>1</v>
+      </c>
+      <c r="G173" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H173" s="41" t="s">
+        <v>100</v>
+      </c>
+      <c r="I173" s="41">
+        <v>4</v>
+      </c>
+      <c r="J173" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K173" s="43"/>
+    </row>
+    <row r="174" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B174" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="C174" s="41" t="s">
+        <v>206</v>
+      </c>
+      <c r="D174" s="41">
+        <v>50</v>
+      </c>
+      <c r="E174" s="41" t="s">
+        <v>97</v>
+      </c>
+      <c r="F174" s="41">
+        <v>1</v>
+      </c>
+      <c r="G174" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H174" s="41" t="s">
+        <v>100</v>
+      </c>
+      <c r="I174" s="41">
+        <v>6</v>
+      </c>
+      <c r="J174" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K174" s="43"/>
+    </row>
+    <row r="175" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B175" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="C175" s="41" t="s">
+        <v>206</v>
+      </c>
+      <c r="D175" s="41">
+        <v>50</v>
+      </c>
+      <c r="E175" s="41" t="s">
+        <v>97</v>
+      </c>
+      <c r="F175" s="41">
+        <v>1</v>
+      </c>
+      <c r="G175" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H175" s="41" t="s">
+        <v>50</v>
+      </c>
+      <c r="I175" s="41">
+        <v>7</v>
+      </c>
+      <c r="J175" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K175" s="43"/>
+    </row>
+    <row r="176" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B176" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="C176" s="41" t="s">
+        <v>206</v>
+      </c>
+      <c r="D176" s="41">
+        <v>50</v>
+      </c>
+      <c r="E176" s="41" t="s">
+        <v>97</v>
+      </c>
+      <c r="F176" s="41">
+        <v>1</v>
+      </c>
+      <c r="G176" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H176" s="41" t="s">
+        <v>154</v>
+      </c>
+      <c r="I176" s="41">
+        <v>85</v>
+      </c>
+      <c r="J176" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K176" s="43"/>
+    </row>
+    <row r="177" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B177" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="C177" s="41" t="s">
+        <v>206</v>
+      </c>
+      <c r="D177" s="41">
+        <v>50</v>
+      </c>
+      <c r="E177" s="41" t="s">
+        <v>51</v>
+      </c>
+      <c r="F177" s="41">
+        <v>1</v>
+      </c>
+      <c r="G177" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H177" s="41" t="s">
+        <v>99</v>
+      </c>
+      <c r="I177" s="41">
+        <v>2</v>
+      </c>
+      <c r="J177" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K177" s="43"/>
+    </row>
+    <row r="178" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B178" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="C178" s="41" t="s">
+        <v>206</v>
+      </c>
+      <c r="D178" s="41">
+        <v>50</v>
+      </c>
+      <c r="E178" s="41" t="s">
+        <v>51</v>
+      </c>
+      <c r="F178" s="41">
+        <v>1</v>
+      </c>
+      <c r="G178" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H178" s="41" t="s">
+        <v>154</v>
+      </c>
+      <c r="I178" s="41">
+        <v>75</v>
+      </c>
+      <c r="J178" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K178" s="43"/>
+    </row>
+    <row r="179" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B179" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="C179" s="41" t="s">
+        <v>206</v>
+      </c>
+      <c r="D179" s="41">
+        <v>50</v>
+      </c>
+      <c r="E179" s="41" t="s">
+        <v>127</v>
+      </c>
+      <c r="F179" s="41">
+        <v>1</v>
+      </c>
+      <c r="G179" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H179" s="41" t="s">
+        <v>154</v>
+      </c>
+      <c r="I179" s="41">
+        <v>64</v>
+      </c>
+      <c r="J179" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K179" s="43"/>
+    </row>
+    <row r="180" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B180" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="C180" s="41" t="s">
+        <v>206</v>
+      </c>
+      <c r="D180" s="41">
+        <v>40</v>
+      </c>
+      <c r="E180" s="41" t="s">
+        <v>97</v>
+      </c>
+      <c r="F180" s="41">
+        <v>1</v>
+      </c>
+      <c r="G180" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H180" s="41" t="s">
+        <v>99</v>
+      </c>
+      <c r="I180" s="41">
+        <v>3</v>
+      </c>
+      <c r="J180" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K180" s="43"/>
+    </row>
+    <row r="181" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B181" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="C181" s="41" t="s">
+        <v>206</v>
+      </c>
+      <c r="D181" s="41">
+        <v>40</v>
+      </c>
+      <c r="E181" s="41" t="s">
+        <v>51</v>
+      </c>
+      <c r="F181" s="41">
+        <v>1</v>
+      </c>
+      <c r="G181" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H181" s="41" t="s">
+        <v>50</v>
+      </c>
+      <c r="I181" s="41">
+        <v>7</v>
+      </c>
+      <c r="J181" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K181" s="43"/>
+    </row>
+    <row r="182" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B182" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="C182" s="41" t="s">
+        <v>206</v>
+      </c>
+      <c r="D182" s="41">
+        <v>40</v>
+      </c>
+      <c r="E182" s="41" t="s">
+        <v>127</v>
+      </c>
+      <c r="F182" s="41">
+        <v>1</v>
+      </c>
+      <c r="G182" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H182" s="41" t="s">
+        <v>99</v>
+      </c>
+      <c r="I182" s="41">
+        <v>2</v>
+      </c>
+      <c r="J182" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K182" s="43"/>
+    </row>
+    <row r="183" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B183" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="C183" s="41" t="s">
+        <v>206</v>
+      </c>
+      <c r="D183" s="41">
+        <v>40</v>
+      </c>
+      <c r="E183" s="41" t="s">
+        <v>127</v>
+      </c>
+      <c r="F183" s="41">
+        <v>1</v>
+      </c>
+      <c r="G183" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H183" s="41" t="s">
+        <v>50</v>
+      </c>
+      <c r="I183" s="41">
+        <v>6</v>
+      </c>
+      <c r="J183" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K183" s="43"/>
+    </row>
+    <row r="184" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B184" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="C184" s="41" t="s">
+        <v>206</v>
+      </c>
+      <c r="D184" s="41">
+        <v>40</v>
+      </c>
+      <c r="E184" s="41" t="s">
+        <v>99</v>
+      </c>
+      <c r="F184" s="41">
+        <v>1</v>
+      </c>
+      <c r="G184" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H184" s="41" t="s">
+        <v>141</v>
+      </c>
+      <c r="I184" s="41">
+        <v>1</v>
+      </c>
+      <c r="J184" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K184" s="43"/>
+    </row>
+    <row r="185" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B185" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="C185" s="41" t="s">
+        <v>206</v>
+      </c>
+      <c r="D185" s="41">
+        <v>40</v>
+      </c>
+      <c r="E185" s="41" t="s">
+        <v>99</v>
+      </c>
+      <c r="F185" s="41">
+        <v>1</v>
+      </c>
+      <c r="G185" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H185" s="41" t="s">
+        <v>100</v>
+      </c>
+      <c r="I185" s="41">
+        <v>2</v>
+      </c>
+      <c r="J185" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K185" s="43"/>
+    </row>
+    <row r="186" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B186" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="C186" s="41" t="s">
+        <v>206</v>
+      </c>
+      <c r="D186" s="41">
+        <v>40</v>
+      </c>
+      <c r="E186" s="41" t="s">
+        <v>99</v>
+      </c>
+      <c r="F186" s="41">
+        <v>1</v>
+      </c>
+      <c r="G186" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H186" s="41" t="s">
+        <v>154</v>
+      </c>
+      <c r="I186" s="41">
         <v>32</v>
       </c>
-      <c r="F7" s="43">
-[...5 lines deleted...]
-      <c r="H7" s="43" t="s">
+      <c r="J186" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K186" s="43"/>
+    </row>
+    <row r="187" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B187" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="C187" s="41" t="s">
+        <v>206</v>
+      </c>
+      <c r="D187" s="41">
+        <v>40</v>
+      </c>
+      <c r="E187" s="41" t="s">
+        <v>141</v>
+      </c>
+      <c r="F187" s="41">
+        <v>1</v>
+      </c>
+      <c r="G187" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H187" s="41" t="s">
+        <v>50</v>
+      </c>
+      <c r="I187" s="41">
+        <v>2</v>
+      </c>
+      <c r="J187" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K187" s="43"/>
+    </row>
+    <row r="188" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B188" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="C188" s="41" t="s">
+        <v>206</v>
+      </c>
+      <c r="D188" s="41">
+        <v>40</v>
+      </c>
+      <c r="E188" s="41" t="s">
+        <v>50</v>
+      </c>
+      <c r="F188" s="41">
+        <v>1</v>
+      </c>
+      <c r="G188" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H188" s="41" t="s">
+        <v>154</v>
+      </c>
+      <c r="I188" s="41">
+        <v>11</v>
+      </c>
+      <c r="J188" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K188" s="43"/>
+    </row>
+    <row r="189" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B189" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="C189" s="41" t="s">
+        <v>206</v>
+      </c>
+      <c r="D189" s="41">
         <v>30</v>
       </c>
-      <c r="I7" s="43">
-[...14 lines deleted...]
-      <c r="D8" s="43">
+      <c r="E189" s="41" t="s">
+        <v>146</v>
+      </c>
+      <c r="F189" s="41">
+        <v>1</v>
+      </c>
+      <c r="G189" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H189" s="41" t="s">
+        <v>154</v>
+      </c>
+      <c r="I189" s="41">
+        <v>50</v>
+      </c>
+      <c r="J189" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K189" s="43"/>
+    </row>
+    <row r="190" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B190" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="C190" s="41" t="s">
+        <v>206</v>
+      </c>
+      <c r="D190" s="41">
+        <v>30</v>
+      </c>
+      <c r="E190" s="41" t="s">
+        <v>99</v>
+      </c>
+      <c r="F190" s="41">
+        <v>1</v>
+      </c>
+      <c r="G190" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H190" s="41" t="s">
+        <v>50</v>
+      </c>
+      <c r="I190" s="41">
+        <v>3</v>
+      </c>
+      <c r="J190" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K190" s="43"/>
+    </row>
+    <row r="191" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B191" s="41" t="s">
+        <v>15</v>
+      </c>
+      <c r="C191" s="41" t="s">
+        <v>207</v>
+      </c>
+      <c r="D191" s="41">
+        <v>50</v>
+      </c>
+      <c r="E191" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="F191" s="41">
+        <v>1</v>
+      </c>
+      <c r="G191" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H191" s="41" t="s">
+        <v>112</v>
+      </c>
+      <c r="I191" s="41">
+        <v>2</v>
+      </c>
+      <c r="J191" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K191" s="43"/>
+    </row>
+    <row r="192" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B192" s="41" t="s">
+        <v>15</v>
+      </c>
+      <c r="C192" s="41" t="s">
+        <v>207</v>
+      </c>
+      <c r="D192" s="41">
+        <v>40</v>
+      </c>
+      <c r="E192" s="41" t="s">
+        <v>158</v>
+      </c>
+      <c r="F192" s="41">
+        <v>1</v>
+      </c>
+      <c r="G192" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H192" s="41" t="s">
+        <v>91</v>
+      </c>
+      <c r="I192" s="41">
+        <v>2</v>
+      </c>
+      <c r="J192" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K192" s="43"/>
+    </row>
+    <row r="193" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B193" s="41" t="s">
+        <v>15</v>
+      </c>
+      <c r="C193" s="41" t="s">
+        <v>207</v>
+      </c>
+      <c r="D193" s="41">
+        <v>30</v>
+      </c>
+      <c r="E193" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="F193" s="41">
+        <v>1</v>
+      </c>
+      <c r="G193" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H193" s="41" t="s">
+        <v>75</v>
+      </c>
+      <c r="I193" s="41">
+        <v>2</v>
+      </c>
+      <c r="J193" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K193" s="43"/>
+    </row>
+    <row r="194" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B194" s="41" t="s">
+        <v>15</v>
+      </c>
+      <c r="C194" s="41" t="s">
+        <v>207</v>
+      </c>
+      <c r="D194" s="41">
+        <v>30</v>
+      </c>
+      <c r="E194" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="F194" s="41">
+        <v>1</v>
+      </c>
+      <c r="G194" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H194" s="41" t="s">
+        <v>157</v>
+      </c>
+      <c r="I194" s="41">
+        <v>3</v>
+      </c>
+      <c r="J194" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K194" s="43"/>
+    </row>
+    <row r="195" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B195" s="41" t="s">
+        <v>15</v>
+      </c>
+      <c r="C195" s="41" t="s">
+        <v>207</v>
+      </c>
+      <c r="D195" s="41">
+        <v>30</v>
+      </c>
+      <c r="E195" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="F195" s="41">
+        <v>1</v>
+      </c>
+      <c r="G195" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H195" s="41" t="s">
+        <v>147</v>
+      </c>
+      <c r="I195" s="41">
+        <v>9</v>
+      </c>
+      <c r="J195" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K195" s="43"/>
+    </row>
+    <row r="196" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B196" s="41" t="s">
+        <v>15</v>
+      </c>
+      <c r="C196" s="41" t="s">
+        <v>207</v>
+      </c>
+      <c r="D196" s="41">
+        <v>30</v>
+      </c>
+      <c r="E196" s="41" t="s">
+        <v>75</v>
+      </c>
+      <c r="F196" s="41">
+        <v>1</v>
+      </c>
+      <c r="G196" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H196" s="41" t="s">
+        <v>112</v>
+      </c>
+      <c r="I196" s="41">
+        <v>1</v>
+      </c>
+      <c r="J196" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K196" s="43"/>
+    </row>
+    <row r="197" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B197" s="41" t="s">
+        <v>15</v>
+      </c>
+      <c r="C197" s="41" t="s">
+        <v>207</v>
+      </c>
+      <c r="D197" s="41">
+        <v>30</v>
+      </c>
+      <c r="E197" s="41" t="s">
+        <v>75</v>
+      </c>
+      <c r="F197" s="41">
+        <v>1</v>
+      </c>
+      <c r="G197" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H197" s="41" t="s">
+        <v>157</v>
+      </c>
+      <c r="I197" s="41">
+        <v>2</v>
+      </c>
+      <c r="J197" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K197" s="43"/>
+    </row>
+    <row r="198" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B198" s="41" t="s">
+        <v>15</v>
+      </c>
+      <c r="C198" s="41" t="s">
+        <v>207</v>
+      </c>
+      <c r="D198" s="41">
+        <v>30</v>
+      </c>
+      <c r="E198" s="41" t="s">
+        <v>112</v>
+      </c>
+      <c r="F198" s="41">
+        <v>1</v>
+      </c>
+      <c r="G198" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H198" s="41" t="s">
+        <v>147</v>
+      </c>
+      <c r="I198" s="41">
+        <v>4</v>
+      </c>
+      <c r="J198" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K198" s="43"/>
+    </row>
+    <row r="199" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B199" s="41" t="s">
+        <v>15</v>
+      </c>
+      <c r="C199" s="41" t="s">
+        <v>207</v>
+      </c>
+      <c r="D199" s="41">
+        <v>30</v>
+      </c>
+      <c r="E199" s="41" t="s">
+        <v>91</v>
+      </c>
+      <c r="F199" s="41">
+        <v>1</v>
+      </c>
+      <c r="G199" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H199" s="41" t="s">
+        <v>157</v>
+      </c>
+      <c r="I199" s="41">
+        <v>1</v>
+      </c>
+      <c r="J199" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K199" s="43"/>
+    </row>
+    <row r="200" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B200" s="41" t="s">
+        <v>15</v>
+      </c>
+      <c r="C200" s="41" t="s">
+        <v>207</v>
+      </c>
+      <c r="D200" s="41">
+        <v>20</v>
+      </c>
+      <c r="E200" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="F200" s="41">
+        <v>1</v>
+      </c>
+      <c r="G200" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H200" s="41" t="s">
+        <v>104</v>
+      </c>
+      <c r="I200" s="41">
+        <v>2</v>
+      </c>
+      <c r="J200" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K200" s="43"/>
+    </row>
+    <row r="201" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B201" s="41" t="s">
+        <v>15</v>
+      </c>
+      <c r="C201" s="41" t="s">
+        <v>207</v>
+      </c>
+      <c r="D201" s="41">
+        <v>20</v>
+      </c>
+      <c r="E201" s="41" t="s">
+        <v>104</v>
+      </c>
+      <c r="F201" s="41">
+        <v>1</v>
+      </c>
+      <c r="G201" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H201" s="41" t="s">
+        <v>112</v>
+      </c>
+      <c r="I201" s="41">
+        <v>1</v>
+      </c>
+      <c r="J201" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K201" s="43"/>
+    </row>
+    <row r="202" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B202" s="41" t="s">
+        <v>15</v>
+      </c>
+      <c r="C202" s="41" t="s">
+        <v>207</v>
+      </c>
+      <c r="D202" s="41">
+        <v>20</v>
+      </c>
+      <c r="E202" s="41" t="s">
+        <v>112</v>
+      </c>
+      <c r="F202" s="41">
+        <v>1</v>
+      </c>
+      <c r="G202" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H202" s="41" t="s">
+        <v>157</v>
+      </c>
+      <c r="I202" s="41">
+        <v>1</v>
+      </c>
+      <c r="J202" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K202" s="43"/>
+    </row>
+    <row r="203" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B203" s="41" t="s">
+        <v>208</v>
+      </c>
+      <c r="C203" s="41" t="s">
+        <v>209</v>
+      </c>
+      <c r="D203" s="41">
+        <v>70</v>
+      </c>
+      <c r="E203" s="41" t="s">
+        <v>120</v>
+      </c>
+      <c r="F203" s="41">
+        <v>1</v>
+      </c>
+      <c r="G203" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H203" s="41" t="s">
+        <v>94</v>
+      </c>
+      <c r="I203" s="41">
+        <v>1</v>
+      </c>
+      <c r="J203" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K203" s="43"/>
+    </row>
+    <row r="204" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B204" s="41" t="s">
+        <v>210</v>
+      </c>
+      <c r="C204" s="41" t="s">
+        <v>211</v>
+      </c>
+      <c r="D204" s="41">
+        <v>70</v>
+      </c>
+      <c r="E204" s="41" t="s">
+        <v>89</v>
+      </c>
+      <c r="F204" s="41">
+        <v>1</v>
+      </c>
+      <c r="G204" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H204" s="41" t="s">
+        <v>98</v>
+      </c>
+      <c r="I204" s="41">
+        <v>1</v>
+      </c>
+      <c r="J204" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K204" s="43"/>
+    </row>
+    <row r="205" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B205" s="41" t="s">
+        <v>210</v>
+      </c>
+      <c r="C205" s="41" t="s">
+        <v>211</v>
+      </c>
+      <c r="D205" s="41">
+        <v>50</v>
+      </c>
+      <c r="E205" s="41" t="s">
+        <v>78</v>
+      </c>
+      <c r="F205" s="41">
+        <v>1</v>
+      </c>
+      <c r="G205" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H205" s="41" t="s">
+        <v>98</v>
+      </c>
+      <c r="I205" s="41">
+        <v>13</v>
+      </c>
+      <c r="J205" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K205" s="43"/>
+    </row>
+    <row r="206" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B206" s="41" t="s">
+        <v>210</v>
+      </c>
+      <c r="C206" s="41" t="s">
+        <v>211</v>
+      </c>
+      <c r="D206" s="41">
+        <v>40</v>
+      </c>
+      <c r="E206" s="41" t="s">
+        <v>78</v>
+      </c>
+      <c r="F206" s="41">
+        <v>1</v>
+      </c>
+      <c r="G206" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H206" s="41" t="s">
+        <v>89</v>
+      </c>
+      <c r="I206" s="41">
+        <v>11</v>
+      </c>
+      <c r="J206" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K206" s="43"/>
+    </row>
+    <row r="207" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B207" s="41" t="s">
+        <v>212</v>
+      </c>
+      <c r="C207" s="41" t="s">
+        <v>213</v>
+      </c>
+      <c r="D207" s="41">
+        <v>70</v>
+      </c>
+      <c r="E207" s="41" t="s">
+        <v>109</v>
+      </c>
+      <c r="F207" s="41">
+        <v>1</v>
+      </c>
+      <c r="G207" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H207" s="41" t="s">
+        <v>126</v>
+      </c>
+      <c r="I207" s="41">
+        <v>1</v>
+      </c>
+      <c r="J207" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K207" s="43"/>
+    </row>
+    <row r="208" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B208" s="41" t="s">
+        <v>212</v>
+      </c>
+      <c r="C208" s="41" t="s">
+        <v>213</v>
+      </c>
+      <c r="D208" s="41">
         <v>60</v>
       </c>
-      <c r="E8" s="43" t="s">
-[...26 lines deleted...]
-      <c r="D9" s="43">
+      <c r="E208" s="41" t="s">
+        <v>126</v>
+      </c>
+      <c r="F208" s="41">
+        <v>1</v>
+      </c>
+      <c r="G208" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H208" s="41" t="s">
+        <v>96</v>
+      </c>
+      <c r="I208" s="41">
+        <v>3</v>
+      </c>
+      <c r="J208" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K208" s="43"/>
+    </row>
+    <row r="209" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B209" s="41" t="s">
+        <v>212</v>
+      </c>
+      <c r="C209" s="41" t="s">
+        <v>213</v>
+      </c>
+      <c r="D209" s="41">
+        <v>50</v>
+      </c>
+      <c r="E209" s="41" t="s">
+        <v>42</v>
+      </c>
+      <c r="F209" s="41">
+        <v>1</v>
+      </c>
+      <c r="G209" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H209" s="41" t="s">
+        <v>96</v>
+      </c>
+      <c r="I209" s="41">
+        <v>10</v>
+      </c>
+      <c r="J209" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K209" s="43"/>
+    </row>
+    <row r="210" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B210" s="41" t="s">
+        <v>212</v>
+      </c>
+      <c r="C210" s="41" t="s">
+        <v>213</v>
+      </c>
+      <c r="D210" s="41">
+        <v>50</v>
+      </c>
+      <c r="E210" s="41" t="s">
+        <v>109</v>
+      </c>
+      <c r="F210" s="41">
+        <v>1</v>
+      </c>
+      <c r="G210" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H210" s="41" t="s">
+        <v>101</v>
+      </c>
+      <c r="I210" s="41">
+        <v>1</v>
+      </c>
+      <c r="J210" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K210" s="43"/>
+    </row>
+    <row r="211" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B211" s="41" t="s">
+        <v>212</v>
+      </c>
+      <c r="C211" s="41" t="s">
+        <v>213</v>
+      </c>
+      <c r="D211" s="41">
+        <v>50</v>
+      </c>
+      <c r="E211" s="41" t="s">
+        <v>109</v>
+      </c>
+      <c r="F211" s="41">
+        <v>1</v>
+      </c>
+      <c r="G211" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H211" s="41" t="s">
+        <v>96</v>
+      </c>
+      <c r="I211" s="41">
+        <v>3</v>
+      </c>
+      <c r="J211" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K211" s="43"/>
+    </row>
+    <row r="212" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B212" s="41" t="s">
+        <v>212</v>
+      </c>
+      <c r="C212" s="41" t="s">
+        <v>213</v>
+      </c>
+      <c r="D212" s="41">
+        <v>50</v>
+      </c>
+      <c r="E212" s="41" t="s">
+        <v>101</v>
+      </c>
+      <c r="F212" s="41">
+        <v>1</v>
+      </c>
+      <c r="G212" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H212" s="41" t="s">
+        <v>126</v>
+      </c>
+      <c r="I212" s="41">
+        <v>1</v>
+      </c>
+      <c r="J212" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K212" s="43"/>
+    </row>
+    <row r="213" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B213" s="41" t="s">
+        <v>212</v>
+      </c>
+      <c r="C213" s="41" t="s">
+        <v>213</v>
+      </c>
+      <c r="D213" s="41">
+        <v>50</v>
+      </c>
+      <c r="E213" s="41" t="s">
+        <v>101</v>
+      </c>
+      <c r="F213" s="41">
+        <v>1</v>
+      </c>
+      <c r="G213" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H213" s="41" t="s">
+        <v>96</v>
+      </c>
+      <c r="I213" s="41">
+        <v>3</v>
+      </c>
+      <c r="J213" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K213" s="43"/>
+    </row>
+    <row r="214" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B214" s="41" t="s">
+        <v>212</v>
+      </c>
+      <c r="C214" s="41" t="s">
+        <v>213</v>
+      </c>
+      <c r="D214" s="41">
+        <v>50</v>
+      </c>
+      <c r="E214" s="41" t="s">
+        <v>126</v>
+      </c>
+      <c r="F214" s="41">
+        <v>1</v>
+      </c>
+      <c r="G214" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H214" s="41" t="s">
+        <v>143</v>
+      </c>
+      <c r="I214" s="41">
+        <v>14</v>
+      </c>
+      <c r="J214" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K214" s="43"/>
+    </row>
+    <row r="215" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B215" s="41" t="s">
+        <v>212</v>
+      </c>
+      <c r="C215" s="41" t="s">
+        <v>213</v>
+      </c>
+      <c r="D215" s="41">
+        <v>50</v>
+      </c>
+      <c r="E215" s="41" t="s">
+        <v>96</v>
+      </c>
+      <c r="F215" s="41">
+        <v>1</v>
+      </c>
+      <c r="G215" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H215" s="41" t="s">
+        <v>143</v>
+      </c>
+      <c r="I215" s="41">
+        <v>5</v>
+      </c>
+      <c r="J215" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K215" s="43"/>
+    </row>
+    <row r="216" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B216" s="41" t="s">
+        <v>212</v>
+      </c>
+      <c r="C216" s="41" t="s">
+        <v>213</v>
+      </c>
+      <c r="D216" s="41">
+        <v>40</v>
+      </c>
+      <c r="E216" s="41" t="s">
+        <v>42</v>
+      </c>
+      <c r="F216" s="41">
+        <v>1</v>
+      </c>
+      <c r="G216" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H216" s="41" t="s">
+        <v>109</v>
+      </c>
+      <c r="I216" s="41">
+        <v>3</v>
+      </c>
+      <c r="J216" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K216" s="43"/>
+    </row>
+    <row r="217" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B217" s="41" t="s">
+        <v>212</v>
+      </c>
+      <c r="C217" s="41" t="s">
+        <v>213</v>
+      </c>
+      <c r="D217" s="41">
+        <v>40</v>
+      </c>
+      <c r="E217" s="41" t="s">
+        <v>42</v>
+      </c>
+      <c r="F217" s="41">
+        <v>1</v>
+      </c>
+      <c r="G217" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H217" s="41" t="s">
+        <v>126</v>
+      </c>
+      <c r="I217" s="41">
+        <v>4</v>
+      </c>
+      <c r="J217" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K217" s="43"/>
+    </row>
+    <row r="218" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B218" s="41" t="s">
+        <v>212</v>
+      </c>
+      <c r="C218" s="41" t="s">
+        <v>213</v>
+      </c>
+      <c r="D218" s="41">
+        <v>40</v>
+      </c>
+      <c r="E218" s="41" t="s">
+        <v>109</v>
+      </c>
+      <c r="F218" s="41">
+        <v>1</v>
+      </c>
+      <c r="G218" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H218" s="41" t="s">
+        <v>143</v>
+      </c>
+      <c r="I218" s="41">
+        <v>18</v>
+      </c>
+      <c r="J218" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K218" s="43"/>
+    </row>
+    <row r="219" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B219" s="41" t="s">
+        <v>212</v>
+      </c>
+      <c r="C219" s="41" t="s">
+        <v>213</v>
+      </c>
+      <c r="D219" s="41">
+        <v>40</v>
+      </c>
+      <c r="E219" s="41" t="s">
+        <v>101</v>
+      </c>
+      <c r="F219" s="41">
+        <v>1</v>
+      </c>
+      <c r="G219" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H219" s="41" t="s">
+        <v>143</v>
+      </c>
+      <c r="I219" s="41">
+        <v>18</v>
+      </c>
+      <c r="J219" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K219" s="43"/>
+    </row>
+    <row r="220" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B220" s="41" t="s">
+        <v>212</v>
+      </c>
+      <c r="C220" s="41" t="s">
+        <v>213</v>
+      </c>
+      <c r="D220" s="41">
+        <v>40</v>
+      </c>
+      <c r="E220" s="41" t="s">
+        <v>96</v>
+      </c>
+      <c r="F220" s="41">
+        <v>1</v>
+      </c>
+      <c r="G220" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H220" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="I220" s="41">
+        <v>1</v>
+      </c>
+      <c r="J220" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K220" s="43"/>
+    </row>
+    <row r="221" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B221" s="41" t="s">
+        <v>212</v>
+      </c>
+      <c r="C221" s="41" t="s">
+        <v>213</v>
+      </c>
+      <c r="D221" s="41">
+        <v>30</v>
+      </c>
+      <c r="E221" s="41" t="s">
+        <v>42</v>
+      </c>
+      <c r="F221" s="41">
+        <v>1</v>
+      </c>
+      <c r="G221" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H221" s="41" t="s">
+        <v>101</v>
+      </c>
+      <c r="I221" s="41">
+        <v>3</v>
+      </c>
+      <c r="J221" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K221" s="43"/>
+    </row>
+    <row r="222" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B222" s="41" t="s">
+        <v>212</v>
+      </c>
+      <c r="C222" s="41" t="s">
+        <v>213</v>
+      </c>
+      <c r="D222" s="41">
+        <v>30</v>
+      </c>
+      <c r="E222" s="41" t="s">
+        <v>42</v>
+      </c>
+      <c r="F222" s="41">
+        <v>1</v>
+      </c>
+      <c r="G222" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H222" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="I222" s="41">
+        <v>13</v>
+      </c>
+      <c r="J222" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K222" s="43"/>
+    </row>
+    <row r="223" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B223" s="41" t="s">
+        <v>212</v>
+      </c>
+      <c r="C223" s="41" t="s">
+        <v>213</v>
+      </c>
+      <c r="D223" s="41">
+        <v>30</v>
+      </c>
+      <c r="E223" s="41" t="s">
+        <v>42</v>
+      </c>
+      <c r="F223" s="41">
+        <v>1</v>
+      </c>
+      <c r="G223" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H223" s="41" t="s">
+        <v>143</v>
+      </c>
+      <c r="I223" s="41">
+        <v>54</v>
+      </c>
+      <c r="J223" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K223" s="43"/>
+    </row>
+    <row r="224" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B224" s="41" t="s">
+        <v>212</v>
+      </c>
+      <c r="C224" s="41" t="s">
+        <v>213</v>
+      </c>
+      <c r="D224" s="41">
+        <v>30</v>
+      </c>
+      <c r="E224" s="41" t="s">
+        <v>109</v>
+      </c>
+      <c r="F224" s="41">
+        <v>1</v>
+      </c>
+      <c r="G224" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H224" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="I224" s="41">
+        <v>4</v>
+      </c>
+      <c r="J224" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K224" s="43"/>
+    </row>
+    <row r="225" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B225" s="41" t="s">
+        <v>212</v>
+      </c>
+      <c r="C225" s="41" t="s">
+        <v>213</v>
+      </c>
+      <c r="D225" s="41">
+        <v>30</v>
+      </c>
+      <c r="E225" s="41" t="s">
+        <v>101</v>
+      </c>
+      <c r="F225" s="41">
+        <v>1</v>
+      </c>
+      <c r="G225" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H225" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="I225" s="41">
+        <v>4</v>
+      </c>
+      <c r="J225" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K225" s="43"/>
+    </row>
+    <row r="226" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B226" s="41" t="s">
+        <v>212</v>
+      </c>
+      <c r="C226" s="41" t="s">
+        <v>213</v>
+      </c>
+      <c r="D226" s="41">
+        <v>30</v>
+      </c>
+      <c r="E226" s="41" t="s">
+        <v>126</v>
+      </c>
+      <c r="F226" s="41">
+        <v>1</v>
+      </c>
+      <c r="G226" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H226" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="I226" s="41">
+        <v>3</v>
+      </c>
+      <c r="J226" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K226" s="43"/>
+    </row>
+    <row r="227" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B227" s="41" t="s">
+        <v>212</v>
+      </c>
+      <c r="C227" s="41" t="s">
+        <v>213</v>
+      </c>
+      <c r="D227" s="41">
+        <v>30</v>
+      </c>
+      <c r="E227" s="41" t="s">
+        <v>48</v>
+      </c>
+      <c r="F227" s="41">
+        <v>1</v>
+      </c>
+      <c r="G227" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H227" s="41" t="s">
+        <v>143</v>
+      </c>
+      <c r="I227" s="41">
+        <v>4</v>
+      </c>
+      <c r="J227" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K227" s="43"/>
+    </row>
+    <row r="228" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B228" s="41" t="s">
+        <v>214</v>
+      </c>
+      <c r="C228" s="41" t="s">
+        <v>215</v>
+      </c>
+      <c r="D228" s="41">
         <v>70</v>
       </c>
-      <c r="E9" s="43" t="s">
-[...8 lines deleted...]
-      <c r="H9" s="43" t="s">
+      <c r="E228" s="41" t="s">
+        <v>47</v>
+      </c>
+      <c r="F228" s="41">
+        <v>1</v>
+      </c>
+      <c r="G228" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H228" s="41" t="s">
+        <v>40</v>
+      </c>
+      <c r="I228" s="41">
+        <v>12</v>
+      </c>
+      <c r="J228" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K228" s="43"/>
+    </row>
+    <row r="229" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B229" s="41" t="s">
+        <v>214</v>
+      </c>
+      <c r="C229" s="41" t="s">
+        <v>215</v>
+      </c>
+      <c r="D229" s="41">
+        <v>50</v>
+      </c>
+      <c r="E229" s="41" t="s">
+        <v>47</v>
+      </c>
+      <c r="F229" s="41">
+        <v>1</v>
+      </c>
+      <c r="G229" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H229" s="41" t="s">
+        <v>58</v>
+      </c>
+      <c r="I229" s="41">
+        <v>3</v>
+      </c>
+      <c r="J229" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K229" s="43"/>
+    </row>
+    <row r="230" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B230" s="41" t="s">
+        <v>214</v>
+      </c>
+      <c r="C230" s="41" t="s">
+        <v>215</v>
+      </c>
+      <c r="D230" s="41">
+        <v>40</v>
+      </c>
+      <c r="E230" s="41" t="s">
+        <v>44</v>
+      </c>
+      <c r="F230" s="41">
+        <v>1</v>
+      </c>
+      <c r="G230" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H230" s="41" t="s">
+        <v>47</v>
+      </c>
+      <c r="I230" s="41">
+        <v>4</v>
+      </c>
+      <c r="J230" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K230" s="43"/>
+    </row>
+    <row r="231" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B231" s="41" t="s">
+        <v>214</v>
+      </c>
+      <c r="C231" s="41" t="s">
+        <v>215</v>
+      </c>
+      <c r="D231" s="41">
+        <v>40</v>
+      </c>
+      <c r="E231" s="41" t="s">
+        <v>47</v>
+      </c>
+      <c r="F231" s="41">
+        <v>1</v>
+      </c>
+      <c r="G231" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H231" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="I231" s="41">
+        <v>7</v>
+      </c>
+      <c r="J231" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K231" s="43"/>
+    </row>
+    <row r="232" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B232" s="41" t="s">
+        <v>214</v>
+      </c>
+      <c r="C232" s="41" t="s">
+        <v>215</v>
+      </c>
+      <c r="D232" s="41">
+        <v>40</v>
+      </c>
+      <c r="E232" s="41" t="s">
+        <v>58</v>
+      </c>
+      <c r="F232" s="41">
+        <v>1</v>
+      </c>
+      <c r="G232" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H232" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="I232" s="41">
+        <v>3</v>
+      </c>
+      <c r="J232" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K232" s="43"/>
+    </row>
+    <row r="233" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B233" s="41" t="s">
+        <v>214</v>
+      </c>
+      <c r="C233" s="41" t="s">
+        <v>215</v>
+      </c>
+      <c r="D233" s="41">
+        <v>40</v>
+      </c>
+      <c r="E233" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="F233" s="41">
+        <v>1</v>
+      </c>
+      <c r="G233" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H233" s="41" t="s">
+        <v>40</v>
+      </c>
+      <c r="I233" s="41">
+        <v>2</v>
+      </c>
+      <c r="J233" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K233" s="43"/>
+    </row>
+    <row r="234" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B234" s="41" t="s">
+        <v>214</v>
+      </c>
+      <c r="C234" s="41" t="s">
+        <v>215</v>
+      </c>
+      <c r="D234" s="41">
+        <v>30</v>
+      </c>
+      <c r="E234" s="41" t="s">
+        <v>44</v>
+      </c>
+      <c r="F234" s="41">
+        <v>1</v>
+      </c>
+      <c r="G234" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H234" s="41" t="s">
+        <v>58</v>
+      </c>
+      <c r="I234" s="41">
+        <v>9</v>
+      </c>
+      <c r="J234" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K234" s="43"/>
+    </row>
+    <row r="235" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B235" s="41" t="s">
+        <v>214</v>
+      </c>
+      <c r="C235" s="41" t="s">
+        <v>215</v>
+      </c>
+      <c r="D235" s="41">
+        <v>30</v>
+      </c>
+      <c r="E235" s="41" t="s">
+        <v>44</v>
+      </c>
+      <c r="F235" s="41">
+        <v>1</v>
+      </c>
+      <c r="G235" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H235" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="I235" s="41">
+        <v>24</v>
+      </c>
+      <c r="J235" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K235" s="43"/>
+    </row>
+    <row r="236" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B236" s="41" t="s">
+        <v>214</v>
+      </c>
+      <c r="C236" s="41" t="s">
+        <v>215</v>
+      </c>
+      <c r="D236" s="41">
+        <v>30</v>
+      </c>
+      <c r="E236" s="41" t="s">
+        <v>44</v>
+      </c>
+      <c r="F236" s="41">
+        <v>1</v>
+      </c>
+      <c r="G236" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H236" s="41" t="s">
+        <v>40</v>
+      </c>
+      <c r="I236" s="41">
+        <v>45</v>
+      </c>
+      <c r="J236" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K236" s="43"/>
+    </row>
+    <row r="237" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B237" s="41" t="s">
+        <v>214</v>
+      </c>
+      <c r="C237" s="41" t="s">
+        <v>215</v>
+      </c>
+      <c r="D237" s="41">
+        <v>30</v>
+      </c>
+      <c r="E237" s="41" t="s">
+        <v>58</v>
+      </c>
+      <c r="F237" s="41">
+        <v>1</v>
+      </c>
+      <c r="G237" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H237" s="41" t="s">
+        <v>40</v>
+      </c>
+      <c r="I237" s="41">
+        <v>5</v>
+      </c>
+      <c r="J237" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K237" s="43"/>
+    </row>
+    <row r="238" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B238" s="41" t="s">
+        <v>216</v>
+      </c>
+      <c r="C238" s="41" t="s">
+        <v>217</v>
+      </c>
+      <c r="D238" s="41">
+        <v>60</v>
+      </c>
+      <c r="E238" s="41" t="s">
+        <v>55</v>
+      </c>
+      <c r="F238" s="41">
+        <v>1</v>
+      </c>
+      <c r="G238" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H238" s="41" t="s">
+        <v>52</v>
+      </c>
+      <c r="I238" s="41">
+        <v>2</v>
+      </c>
+      <c r="J238" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K238" s="43"/>
+    </row>
+    <row r="239" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B239" s="41" t="s">
+        <v>216</v>
+      </c>
+      <c r="C239" s="41" t="s">
+        <v>217</v>
+      </c>
+      <c r="D239" s="41">
+        <v>50</v>
+      </c>
+      <c r="E239" s="41" t="s">
+        <v>60</v>
+      </c>
+      <c r="F239" s="41">
+        <v>1</v>
+      </c>
+      <c r="G239" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H239" s="41" t="s">
+        <v>55</v>
+      </c>
+      <c r="I239" s="41">
+        <v>9</v>
+      </c>
+      <c r="J239" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K239" s="43"/>
+    </row>
+    <row r="240" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B240" s="41" t="s">
+        <v>216</v>
+      </c>
+      <c r="C240" s="41" t="s">
+        <v>217</v>
+      </c>
+      <c r="D240" s="41">
+        <v>50</v>
+      </c>
+      <c r="E240" s="41" t="s">
+        <v>60</v>
+      </c>
+      <c r="F240" s="41">
+        <v>1</v>
+      </c>
+      <c r="G240" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H240" s="41" t="s">
+        <v>52</v>
+      </c>
+      <c r="I240" s="41">
+        <v>17</v>
+      </c>
+      <c r="J240" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K240" s="43"/>
+    </row>
+    <row r="241" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B241" s="41" t="s">
+        <v>216</v>
+      </c>
+      <c r="C241" s="41" t="s">
+        <v>217</v>
+      </c>
+      <c r="D241" s="41">
+        <v>50</v>
+      </c>
+      <c r="E241" s="41" t="s">
+        <v>55</v>
+      </c>
+      <c r="F241" s="41">
+        <v>1</v>
+      </c>
+      <c r="G241" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H241" s="41" t="s">
+        <v>70</v>
+      </c>
+      <c r="I241" s="41">
+        <v>13</v>
+      </c>
+      <c r="J241" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K241" s="43"/>
+    </row>
+    <row r="242" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B242" s="41" t="s">
+        <v>216</v>
+      </c>
+      <c r="C242" s="41" t="s">
+        <v>217</v>
+      </c>
+      <c r="D242" s="41">
+        <v>50</v>
+      </c>
+      <c r="E242" s="41" t="s">
+        <v>52</v>
+      </c>
+      <c r="F242" s="41">
+        <v>1</v>
+      </c>
+      <c r="G242" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H242" s="41" t="s">
+        <v>70</v>
+      </c>
+      <c r="I242" s="41">
+        <v>7</v>
+      </c>
+      <c r="J242" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K242" s="43"/>
+    </row>
+    <row r="243" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B243" s="41" t="s">
+        <v>216</v>
+      </c>
+      <c r="C243" s="41" t="s">
+        <v>217</v>
+      </c>
+      <c r="D243" s="41">
+        <v>40</v>
+      </c>
+      <c r="E243" s="41" t="s">
+        <v>60</v>
+      </c>
+      <c r="F243" s="41">
+        <v>1</v>
+      </c>
+      <c r="G243" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H243" s="41" t="s">
+        <v>70</v>
+      </c>
+      <c r="I243" s="41">
+        <v>114</v>
+      </c>
+      <c r="J243" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K243" s="43"/>
+    </row>
+    <row r="244" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B244" s="41" t="s">
+        <v>216</v>
+      </c>
+      <c r="C244" s="41" t="s">
+        <v>217</v>
+      </c>
+      <c r="D244" s="41">
+        <v>20</v>
+      </c>
+      <c r="E244" s="41" t="s">
+        <v>55</v>
+      </c>
+      <c r="F244" s="41">
+        <v>1</v>
+      </c>
+      <c r="G244" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H244" s="41" t="s">
+        <v>145</v>
+      </c>
+      <c r="I244" s="41">
+        <v>2</v>
+      </c>
+      <c r="J244" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K244" s="43"/>
+    </row>
+    <row r="245" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B245" s="41" t="s">
+        <v>216</v>
+      </c>
+      <c r="C245" s="41" t="s">
+        <v>217</v>
+      </c>
+      <c r="D245" s="41">
+        <v>20</v>
+      </c>
+      <c r="E245" s="41" t="s">
+        <v>52</v>
+      </c>
+      <c r="F245" s="41">
+        <v>1</v>
+      </c>
+      <c r="G245" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H245" s="41" t="s">
+        <v>145</v>
+      </c>
+      <c r="I245" s="41">
+        <v>1</v>
+      </c>
+      <c r="J245" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K245" s="43"/>
+    </row>
+    <row r="246" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B246" s="41" t="s">
+        <v>216</v>
+      </c>
+      <c r="C246" s="41" t="s">
+        <v>217</v>
+      </c>
+      <c r="D246" s="41">
+        <v>20</v>
+      </c>
+      <c r="E246" s="41" t="s">
+        <v>145</v>
+      </c>
+      <c r="F246" s="41">
+        <v>1</v>
+      </c>
+      <c r="G246" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H246" s="41" t="s">
+        <v>70</v>
+      </c>
+      <c r="I246" s="41">
+        <v>6</v>
+      </c>
+      <c r="J246" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K246" s="43"/>
+    </row>
+    <row r="247" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B247" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="C247" s="41" t="s">
+        <v>218</v>
+      </c>
+      <c r="D247" s="41">
+        <v>60</v>
+      </c>
+      <c r="E247" s="41" t="s">
+        <v>74</v>
+      </c>
+      <c r="F247" s="41">
+        <v>1</v>
+      </c>
+      <c r="G247" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H247" s="41" t="s">
+        <v>77</v>
+      </c>
+      <c r="I247" s="41">
+        <v>3</v>
+      </c>
+      <c r="J247" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K247" s="43"/>
+    </row>
+    <row r="248" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B248" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="C248" s="41" t="s">
+        <v>218</v>
+      </c>
+      <c r="D248" s="41">
+        <v>60</v>
+      </c>
+      <c r="E248" s="41" t="s">
+        <v>74</v>
+      </c>
+      <c r="F248" s="41">
+        <v>1</v>
+      </c>
+      <c r="G248" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H248" s="41" t="s">
+        <v>90</v>
+      </c>
+      <c r="I248" s="41">
+        <v>7</v>
+      </c>
+      <c r="J248" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K248" s="43"/>
+    </row>
+    <row r="249" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B249" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="C249" s="41" t="s">
+        <v>218</v>
+      </c>
+      <c r="D249" s="41">
+        <v>60</v>
+      </c>
+      <c r="E249" s="41" t="s">
+        <v>77</v>
+      </c>
+      <c r="F249" s="41">
+        <v>1</v>
+      </c>
+      <c r="G249" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H249" s="41" t="s">
+        <v>90</v>
+      </c>
+      <c r="I249" s="41">
+        <v>3</v>
+      </c>
+      <c r="J249" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K249" s="43"/>
+    </row>
+    <row r="250" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B250" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="C250" s="41" t="s">
+        <v>218</v>
+      </c>
+      <c r="D250" s="41">
+        <v>50</v>
+      </c>
+      <c r="E250" s="41" t="s">
+        <v>74</v>
+      </c>
+      <c r="F250" s="41">
+        <v>1</v>
+      </c>
+      <c r="G250" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H250" s="41" t="s">
+        <v>61</v>
+      </c>
+      <c r="I250" s="41">
+        <v>3</v>
+      </c>
+      <c r="J250" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K250" s="43"/>
+    </row>
+    <row r="251" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B251" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="C251" s="41" t="s">
+        <v>218</v>
+      </c>
+      <c r="D251" s="41">
+        <v>50</v>
+      </c>
+      <c r="E251" s="41" t="s">
+        <v>74</v>
+      </c>
+      <c r="F251" s="41">
+        <v>1</v>
+      </c>
+      <c r="G251" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H251" s="41" t="s">
+        <v>85</v>
+      </c>
+      <c r="I251" s="41">
+        <v>7</v>
+      </c>
+      <c r="J251" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K251" s="43"/>
+    </row>
+    <row r="252" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B252" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="C252" s="41" t="s">
+        <v>218</v>
+      </c>
+      <c r="D252" s="41">
+        <v>50</v>
+      </c>
+      <c r="E252" s="41" t="s">
+        <v>77</v>
+      </c>
+      <c r="F252" s="41">
+        <v>1</v>
+      </c>
+      <c r="G252" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H252" s="41" t="s">
+        <v>61</v>
+      </c>
+      <c r="I252" s="41">
+        <v>1</v>
+      </c>
+      <c r="J252" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K252" s="43"/>
+    </row>
+    <row r="253" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B253" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="C253" s="41" t="s">
+        <v>218</v>
+      </c>
+      <c r="D253" s="41">
+        <v>50</v>
+      </c>
+      <c r="E253" s="41" t="s">
+        <v>61</v>
+      </c>
+      <c r="F253" s="41">
+        <v>1</v>
+      </c>
+      <c r="G253" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H253" s="41" t="s">
+        <v>90</v>
+      </c>
+      <c r="I253" s="41">
+        <v>2</v>
+      </c>
+      <c r="J253" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K253" s="43"/>
+    </row>
+    <row r="254" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B254" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="C254" s="41" t="s">
+        <v>218</v>
+      </c>
+      <c r="D254" s="41">
+        <v>40</v>
+      </c>
+      <c r="E254" s="41" t="s">
+        <v>74</v>
+      </c>
+      <c r="F254" s="41">
+        <v>1</v>
+      </c>
+      <c r="G254" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H254" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="I254" s="41">
+        <v>2</v>
+      </c>
+      <c r="J254" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K254" s="43"/>
+    </row>
+    <row r="255" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B255" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="C255" s="41" t="s">
+        <v>218</v>
+      </c>
+      <c r="D255" s="41">
+        <v>40</v>
+      </c>
+      <c r="E255" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="F255" s="41">
+        <v>1</v>
+      </c>
+      <c r="G255" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H255" s="41" t="s">
+        <v>77</v>
+      </c>
+      <c r="I255" s="41">
+        <v>1</v>
+      </c>
+      <c r="J255" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K255" s="43"/>
+    </row>
+    <row r="256" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B256" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="C256" s="41" t="s">
+        <v>218</v>
+      </c>
+      <c r="D256" s="41">
+        <v>40</v>
+      </c>
+      <c r="E256" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="F256" s="41">
+        <v>1</v>
+      </c>
+      <c r="G256" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H256" s="41" t="s">
+        <v>85</v>
+      </c>
+      <c r="I256" s="41">
+        <v>4</v>
+      </c>
+      <c r="J256" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K256" s="43"/>
+    </row>
+    <row r="257" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B257" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="C257" s="41" t="s">
+        <v>218</v>
+      </c>
+      <c r="D257" s="41">
+        <v>40</v>
+      </c>
+      <c r="E257" s="41" t="s">
+        <v>61</v>
+      </c>
+      <c r="F257" s="41">
+        <v>1</v>
+      </c>
+      <c r="G257" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H257" s="41" t="s">
+        <v>85</v>
+      </c>
+      <c r="I257" s="41">
+        <v>2</v>
+      </c>
+      <c r="J257" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K257" s="43"/>
+    </row>
+    <row r="258" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B258" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="C258" s="41" t="s">
+        <v>218</v>
+      </c>
+      <c r="D258" s="41">
+        <v>40</v>
+      </c>
+      <c r="E258" s="41" t="s">
+        <v>90</v>
+      </c>
+      <c r="F258" s="41">
+        <v>1</v>
+      </c>
+      <c r="G258" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H258" s="41" t="s">
+        <v>85</v>
+      </c>
+      <c r="I258" s="41">
+        <v>1</v>
+      </c>
+      <c r="J258" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K258" s="43"/>
+    </row>
+    <row r="259" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B259" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="C259" s="41" t="s">
+        <v>218</v>
+      </c>
+      <c r="D259" s="41">
+        <v>40</v>
+      </c>
+      <c r="E259" s="41" t="s">
+        <v>90</v>
+      </c>
+      <c r="F259" s="41">
+        <v>1</v>
+      </c>
+      <c r="G259" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H259" s="41" t="s">
+        <v>56</v>
+      </c>
+      <c r="I259" s="41">
         <v>19</v>
       </c>
-      <c r="I9" s="43">
-[...14 lines deleted...]
-      <c r="D10" s="43">
+      <c r="J259" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K259" s="43"/>
+    </row>
+    <row r="260" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B260" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="C260" s="41" t="s">
+        <v>218</v>
+      </c>
+      <c r="D260" s="41">
+        <v>30</v>
+      </c>
+      <c r="E260" s="41" t="s">
+        <v>74</v>
+      </c>
+      <c r="F260" s="41">
+        <v>1</v>
+      </c>
+      <c r="G260" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H260" s="41" t="s">
+        <v>107</v>
+      </c>
+      <c r="I260" s="41">
+        <v>1</v>
+      </c>
+      <c r="J260" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K260" s="43"/>
+    </row>
+    <row r="261" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B261" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="C261" s="41" t="s">
+        <v>218</v>
+      </c>
+      <c r="D261" s="41">
+        <v>30</v>
+      </c>
+      <c r="E261" s="41" t="s">
+        <v>74</v>
+      </c>
+      <c r="F261" s="41">
+        <v>1</v>
+      </c>
+      <c r="G261" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H261" s="41" t="s">
+        <v>56</v>
+      </c>
+      <c r="I261" s="41">
+        <v>136</v>
+      </c>
+      <c r="J261" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K261" s="43"/>
+    </row>
+    <row r="262" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B262" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="C262" s="41" t="s">
+        <v>218</v>
+      </c>
+      <c r="D262" s="41">
+        <v>30</v>
+      </c>
+      <c r="E262" s="41" t="s">
+        <v>107</v>
+      </c>
+      <c r="F262" s="41">
+        <v>1</v>
+      </c>
+      <c r="G262" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H262" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="I262" s="41">
+        <v>2</v>
+      </c>
+      <c r="J262" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K262" s="43"/>
+    </row>
+    <row r="263" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B263" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="C263" s="41" t="s">
+        <v>218</v>
+      </c>
+      <c r="D263" s="41">
+        <v>30</v>
+      </c>
+      <c r="E263" s="41" t="s">
+        <v>107</v>
+      </c>
+      <c r="F263" s="41">
+        <v>1</v>
+      </c>
+      <c r="G263" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H263" s="41" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="41">
+        <v>2</v>
+      </c>
+      <c r="J263" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K263" s="43"/>
+    </row>
+    <row r="264" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B264" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="C264" s="41" t="s">
+        <v>218</v>
+      </c>
+      <c r="D264" s="41">
+        <v>30</v>
+      </c>
+      <c r="E264" s="41" t="s">
+        <v>107</v>
+      </c>
+      <c r="F264" s="41">
+        <v>1</v>
+      </c>
+      <c r="G264" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H264" s="41" t="s">
+        <v>61</v>
+      </c>
+      <c r="I264" s="41">
+        <v>2</v>
+      </c>
+      <c r="J264" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K264" s="43"/>
+    </row>
+    <row r="265" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B265" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="C265" s="41" t="s">
+        <v>218</v>
+      </c>
+      <c r="D265" s="41">
+        <v>30</v>
+      </c>
+      <c r="E265" s="41" t="s">
+        <v>107</v>
+      </c>
+      <c r="F265" s="41">
+        <v>1</v>
+      </c>
+      <c r="G265" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H265" s="41" t="s">
+        <v>90</v>
+      </c>
+      <c r="I265" s="41">
+        <v>5</v>
+      </c>
+      <c r="J265" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K265" s="43"/>
+    </row>
+    <row r="266" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B266" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="C266" s="41" t="s">
+        <v>218</v>
+      </c>
+      <c r="D266" s="41">
+        <v>30</v>
+      </c>
+      <c r="E266" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="F266" s="41">
+        <v>1</v>
+      </c>
+      <c r="G266" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H266" s="41" t="s">
+        <v>61</v>
+      </c>
+      <c r="I266" s="41">
+        <v>2</v>
+      </c>
+      <c r="J266" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K266" s="43"/>
+    </row>
+    <row r="267" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B267" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="C267" s="41" t="s">
+        <v>218</v>
+      </c>
+      <c r="D267" s="41">
+        <v>30</v>
+      </c>
+      <c r="E267" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="F267" s="41">
+        <v>1</v>
+      </c>
+      <c r="G267" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H267" s="41" t="s">
+        <v>90</v>
+      </c>
+      <c r="I267" s="41">
+        <v>4</v>
+      </c>
+      <c r="J267" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K267" s="43"/>
+    </row>
+    <row r="268" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B268" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="C268" s="41" t="s">
+        <v>218</v>
+      </c>
+      <c r="D268" s="41">
+        <v>30</v>
+      </c>
+      <c r="E268" s="41" t="s">
+        <v>77</v>
+      </c>
+      <c r="F268" s="41">
+        <v>1</v>
+      </c>
+      <c r="G268" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H268" s="41" t="s">
+        <v>85</v>
+      </c>
+      <c r="I268" s="41">
+        <v>3</v>
+      </c>
+      <c r="J268" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K268" s="43"/>
+    </row>
+    <row r="269" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B269" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="C269" s="41" t="s">
+        <v>218</v>
+      </c>
+      <c r="D269" s="41">
+        <v>30</v>
+      </c>
+      <c r="E269" s="41" t="s">
+        <v>77</v>
+      </c>
+      <c r="F269" s="41">
+        <v>1</v>
+      </c>
+      <c r="G269" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H269" s="41" t="s">
+        <v>56</v>
+      </c>
+      <c r="I269" s="41">
+        <v>54</v>
+      </c>
+      <c r="J269" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K269" s="43"/>
+    </row>
+    <row r="270" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B270" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="C270" s="41" t="s">
+        <v>218</v>
+      </c>
+      <c r="D270" s="41">
+        <v>20</v>
+      </c>
+      <c r="E270" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="F270" s="41">
+        <v>1</v>
+      </c>
+      <c r="G270" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H270" s="41" t="s">
+        <v>56</v>
+      </c>
+      <c r="I270" s="41">
+        <v>65</v>
+      </c>
+      <c r="J270" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K270" s="43"/>
+    </row>
+    <row r="271" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B271" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="C271" s="41" t="s">
+        <v>218</v>
+      </c>
+      <c r="D271" s="41">
+        <v>20</v>
+      </c>
+      <c r="E271" s="41" t="s">
+        <v>61</v>
+      </c>
+      <c r="F271" s="41">
+        <v>1</v>
+      </c>
+      <c r="G271" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H271" s="41" t="s">
+        <v>56</v>
+      </c>
+      <c r="I271" s="41">
+        <v>41</v>
+      </c>
+      <c r="J271" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K271" s="43"/>
+    </row>
+    <row r="272" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B272" s="41" t="s">
+        <v>13</v>
+      </c>
+      <c r="C272" s="41" t="s">
+        <v>218</v>
+      </c>
+      <c r="D272" s="41">
+        <v>20</v>
+      </c>
+      <c r="E272" s="41" t="s">
+        <v>85</v>
+      </c>
+      <c r="F272" s="41">
+        <v>1</v>
+      </c>
+      <c r="G272" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H272" s="41" t="s">
+        <v>56</v>
+      </c>
+      <c r="I272" s="41">
+        <v>18</v>
+      </c>
+      <c r="J272" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K272" s="43"/>
+    </row>
+    <row r="273" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B273" s="41" t="s">
+        <v>219</v>
+      </c>
+      <c r="C273" s="41" t="s">
+        <v>220</v>
+      </c>
+      <c r="D273" s="41">
         <v>60</v>
       </c>
-      <c r="E10" s="43" t="s">
-[...26 lines deleted...]
-      <c r="D11" s="43">
+      <c r="E273" s="41" t="s">
+        <v>69</v>
+      </c>
+      <c r="F273" s="41">
+        <v>1</v>
+      </c>
+      <c r="G273" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H273" s="41" t="s">
+        <v>108</v>
+      </c>
+      <c r="I273" s="41">
+        <v>2</v>
+      </c>
+      <c r="J273" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K273" s="43"/>
+    </row>
+    <row r="274" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B274" s="41" t="s">
+        <v>219</v>
+      </c>
+      <c r="C274" s="41" t="s">
+        <v>220</v>
+      </c>
+      <c r="D274" s="41">
         <v>60</v>
       </c>
-      <c r="E11" s="43" t="s">
-[...11 lines deleted...]
-      <c r="I11" s="43">
+      <c r="E274" s="41" t="s">
+        <v>69</v>
+      </c>
+      <c r="F274" s="41">
+        <v>1</v>
+      </c>
+      <c r="G274" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H274" s="41" t="s">
+        <v>83</v>
+      </c>
+      <c r="I274" s="41">
+        <v>13</v>
+      </c>
+      <c r="J274" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K274" s="43"/>
+    </row>
+    <row r="275" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B275" s="41" t="s">
+        <v>219</v>
+      </c>
+      <c r="C275" s="41" t="s">
+        <v>220</v>
+      </c>
+      <c r="D275" s="41">
+        <v>40</v>
+      </c>
+      <c r="E275" s="41" t="s">
+        <v>108</v>
+      </c>
+      <c r="F275" s="41">
+        <v>1</v>
+      </c>
+      <c r="G275" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H275" s="41" t="s">
+        <v>83</v>
+      </c>
+      <c r="I275" s="41">
+        <v>9</v>
+      </c>
+      <c r="J275" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K275" s="43"/>
+    </row>
+    <row r="276" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B276" s="41" t="s">
+        <v>221</v>
+      </c>
+      <c r="C276" s="41" t="s">
+        <v>222</v>
+      </c>
+      <c r="D276" s="41">
+        <v>20</v>
+      </c>
+      <c r="E276" s="41" t="s">
+        <v>57</v>
+      </c>
+      <c r="F276" s="41">
+        <v>1</v>
+      </c>
+      <c r="G276" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H276" s="41" t="s">
+        <v>160</v>
+      </c>
+      <c r="I276" s="41">
         <v>2</v>
       </c>
-      <c r="J11" s="44" t="s">
-[...71 lines deleted...]
-      <c r="D14" s="43">
+      <c r="J276" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K276" s="43"/>
+    </row>
+    <row r="277" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B277" s="41" t="s">
+        <v>223</v>
+      </c>
+      <c r="C277" s="41" t="s">
+        <v>224</v>
+      </c>
+      <c r="D277" s="41">
+        <v>60</v>
+      </c>
+      <c r="E277" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="F277" s="41">
+        <v>1</v>
+      </c>
+      <c r="G277" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H277" s="41" t="s">
+        <v>136</v>
+      </c>
+      <c r="I277" s="41">
+        <v>1</v>
+      </c>
+      <c r="J277" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K277" s="43"/>
+    </row>
+    <row r="278" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B278" s="41" t="s">
+        <v>223</v>
+      </c>
+      <c r="C278" s="41" t="s">
+        <v>224</v>
+      </c>
+      <c r="D278" s="41">
         <v>30</v>
       </c>
-      <c r="E14" s="43" t="s">
-[...11 lines deleted...]
-      <c r="I14" s="43">
+      <c r="E278" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="F278" s="41">
+        <v>1</v>
+      </c>
+      <c r="G278" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H278" s="41" t="s">
+        <v>159</v>
+      </c>
+      <c r="I278" s="41">
+        <v>6</v>
+      </c>
+      <c r="J278" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K278" s="43"/>
+    </row>
+    <row r="279" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B279" s="41" t="s">
+        <v>223</v>
+      </c>
+      <c r="C279" s="41" t="s">
+        <v>224</v>
+      </c>
+      <c r="D279" s="41">
+        <v>30</v>
+      </c>
+      <c r="E279" s="41" t="s">
+        <v>138</v>
+      </c>
+      <c r="F279" s="41">
+        <v>1</v>
+      </c>
+      <c r="G279" s="41" t="s">
+        <v>191</v>
+      </c>
+      <c r="H279" s="41" t="s">
+        <v>159</v>
+      </c>
+      <c r="I279" s="41">
         <v>2</v>
       </c>
-      <c r="J14" s="44" t="s">
-[...1086 lines deleted...]
-        <v>210</v>
+      <c r="J279" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="K279" s="43"/>
+    </row>
+    <row r="281" spans="2:11" x14ac:dyDescent="0.75">
+      <c r="B281" s="1" t="s">
+        <v>168</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="B2:K2"/>
   </mergeCells>
-  <conditionalFormatting sqref="A2 A1:K1 A5 E5:J5 A3:B4 L1:XFD3 L5:XFD5 C4:XFD4 A6:XFD50">
+  <conditionalFormatting sqref="A2 A1:K1 A5 E5:J5 A3:B4 B43:K279 L1:XFD3 L5:XFD5 C4:XFD4 A6:XFD42">
     <cfRule type="cellIs" dxfId="4" priority="10" operator="equal">
       <formula>#N/A</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B1">
     <cfRule type="cellIs" dxfId="3" priority="3" operator="equal">
       <formula>"Incorrect"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="2" priority="4" operator="equal">
       <formula>"Incorrect"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B52">
+  <conditionalFormatting sqref="B281">
     <cfRule type="cellIs" dxfId="1" priority="2" operator="equal">
       <formula>#N/A</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B52">
+  <conditionalFormatting sqref="B281">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="equal">
       <formula>#N/A</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="69" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D19F0031-3305-417C-B117-AE68AF480A8C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{415600AF-1E92-4990-A0A4-4013F3CF9DF0}">
   <sheetPr codeName="Sheet22">
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B2:I10"/>
+  <dimension ref="B2:I15"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScalePageLayoutView="66" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:H2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="19.5"/>
+  <sheetFormatPr defaultColWidth="9.1328125" defaultRowHeight="19.5" x14ac:dyDescent="0.75"/>
   <cols>
-    <col min="1" max="1" width="5.42578125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="5.3984375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="20.86328125" style="1" customWidth="1"/>
+    <col min="3" max="6" width="21.59765625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="20.86328125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="19.59765625" style="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.1328125" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:9" ht="20.25">
-[...10 lines deleted...]
-    <row r="3" spans="2:9" ht="20.25">
+    <row r="2" spans="2:9" ht="20.25" x14ac:dyDescent="0.75">
+      <c r="B2" s="75" t="s">
+        <v>258</v>
+      </c>
+      <c r="C2" s="75"/>
+      <c r="D2" s="75"/>
+      <c r="E2" s="75"/>
+      <c r="F2" s="75"/>
+      <c r="G2" s="75"/>
+      <c r="H2" s="75"/>
+    </row>
+    <row r="3" spans="2:9" ht="20.25" x14ac:dyDescent="0.75">
       <c r="B3" s="2" t="s">
-        <v>211</v>
+        <v>225</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="4"/>
     </row>
-    <row r="4" spans="2:9" ht="45" customHeight="1">
-[...18 lines deleted...]
-      <c r="H4" s="47" t="s">
+    <row r="4" spans="2:9" ht="45" customHeight="1" x14ac:dyDescent="0.75">
+      <c r="B4" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="44" t="s">
+        <v>170</v>
+      </c>
+      <c r="D4" s="44" t="s">
+        <v>171</v>
+      </c>
+      <c r="E4" s="44" t="s">
+        <v>172</v>
+      </c>
+      <c r="F4" s="44" t="s">
+        <v>3</v>
+      </c>
+      <c r="G4" s="44" t="s">
+        <v>173</v>
+      </c>
+      <c r="H4" s="44" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="5" spans="2:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.75">
+      <c r="B5" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" s="41" t="s">
+        <v>226</v>
+      </c>
+      <c r="D5" s="46">
+        <v>1049</v>
+      </c>
+      <c r="E5" s="47">
+        <v>1.0489999999999999</v>
+      </c>
+      <c r="F5" s="48">
+        <v>15252</v>
+      </c>
+      <c r="G5" s="49">
+        <v>3635</v>
+      </c>
+      <c r="H5" s="50"/>
+    </row>
+    <row r="6" spans="2:9" ht="20.25" x14ac:dyDescent="0.75">
+      <c r="B6" s="45" t="s">
+        <v>55</v>
+      </c>
+      <c r="C6" s="41" t="s">
+        <v>226</v>
+      </c>
+      <c r="D6" s="46">
+        <v>1013</v>
+      </c>
+      <c r="E6" s="47">
+        <v>1.0129999999999999</v>
+      </c>
+      <c r="F6" s="48">
+        <v>891</v>
+      </c>
+      <c r="G6" s="49">
+        <v>220</v>
+      </c>
+      <c r="H6" s="50"/>
+      <c r="I6" s="51"/>
+    </row>
+    <row r="7" spans="2:9" ht="20.25" x14ac:dyDescent="0.75">
+      <c r="B7" s="45" t="s">
+        <v>60</v>
+      </c>
+      <c r="C7" s="41" t="s">
+        <v>226</v>
+      </c>
+      <c r="D7" s="46">
+        <v>1035</v>
+      </c>
+      <c r="E7" s="47">
+        <v>1.0349999999999999</v>
+      </c>
+      <c r="F7" s="48">
+        <v>13124</v>
+      </c>
+      <c r="G7" s="49">
+        <v>3170</v>
+      </c>
+      <c r="H7" s="50"/>
+      <c r="I7" s="52"/>
+    </row>
+    <row r="8" spans="2:9" ht="20.25" x14ac:dyDescent="0.75">
+      <c r="B8" s="45" t="s">
+        <v>65</v>
+      </c>
+      <c r="C8" s="41" t="s">
+        <v>227</v>
+      </c>
+      <c r="D8" s="46">
+        <v>154</v>
+      </c>
+      <c r="E8" s="47">
+        <v>0.154</v>
+      </c>
+      <c r="F8" s="48">
+        <v>604</v>
+      </c>
+      <c r="G8" s="49">
+        <v>980</v>
+      </c>
+      <c r="H8" s="50"/>
+      <c r="I8" s="52"/>
+    </row>
+    <row r="9" spans="2:9" ht="20.25" x14ac:dyDescent="0.75">
+      <c r="B9" s="45" t="s">
+        <v>77</v>
+      </c>
+      <c r="C9" s="41" t="s">
+        <v>227</v>
+      </c>
+      <c r="D9" s="46">
+        <v>1036</v>
+      </c>
+      <c r="E9" s="47">
+        <v>1.036</v>
+      </c>
+      <c r="F9" s="48">
+        <v>1533</v>
+      </c>
+      <c r="G9" s="49">
+        <v>370</v>
+      </c>
+      <c r="H9" s="50"/>
+    </row>
+    <row r="10" spans="2:9" ht="20.25" x14ac:dyDescent="0.75">
+      <c r="B10" s="45" t="s">
+        <v>85</v>
+      </c>
+      <c r="C10" s="41" t="s">
+        <v>226</v>
+      </c>
+      <c r="D10" s="46">
+        <v>1037</v>
+      </c>
+      <c r="E10" s="47">
+        <v>1.0369999999999999</v>
+      </c>
+      <c r="F10" s="48">
+        <v>747</v>
+      </c>
+      <c r="G10" s="49">
         <v>180</v>
       </c>
-    </row>
-[...95 lines deleted...]
-        <v>219</v>
+      <c r="H10" s="50"/>
+    </row>
+    <row r="11" spans="2:9" ht="20.25" x14ac:dyDescent="0.75">
+      <c r="B11" s="45" t="s">
+        <v>87</v>
+      </c>
+      <c r="C11" s="41" t="s">
+        <v>226</v>
+      </c>
+      <c r="D11" s="46">
+        <v>1037</v>
+      </c>
+      <c r="E11" s="47">
+        <v>1.0369999999999999</v>
+      </c>
+      <c r="F11" s="48">
+        <v>3588</v>
+      </c>
+      <c r="G11" s="49">
+        <v>865</v>
+      </c>
+      <c r="H11" s="50"/>
+    </row>
+    <row r="12" spans="2:9" ht="20.25" x14ac:dyDescent="0.75">
+      <c r="B12" s="45" t="s">
+        <v>118</v>
+      </c>
+      <c r="C12" s="41" t="s">
+        <v>226</v>
+      </c>
+      <c r="D12" s="46">
+        <v>1006</v>
+      </c>
+      <c r="E12" s="47">
+        <v>1.006</v>
+      </c>
+      <c r="F12" s="48">
+        <v>1227</v>
+      </c>
+      <c r="G12" s="49">
+        <v>305</v>
+      </c>
+      <c r="H12" s="50"/>
+    </row>
+    <row r="13" spans="2:9" ht="20.25" x14ac:dyDescent="0.75">
+      <c r="B13" s="45" t="s">
+        <v>145</v>
+      </c>
+      <c r="C13" s="41" t="s">
+        <v>228</v>
+      </c>
+      <c r="D13" s="46">
+        <v>1124</v>
+      </c>
+      <c r="E13" s="47">
+        <v>1.1240000000000001</v>
+      </c>
+      <c r="F13" s="48">
+        <v>944</v>
+      </c>
+      <c r="G13" s="49">
+        <v>210</v>
+      </c>
+      <c r="H13" s="50"/>
+    </row>
+    <row r="15" spans="2:9" x14ac:dyDescent="0.75">
+      <c r="B15" s="1" t="s">
+        <v>174</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B2:H2"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="79" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2C70F22A-38DE-414B-A220-347EC803CD06}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3140814B-98CF-4514-BC69-5FC9D9398BE3}">
   <sheetPr codeName="Sheet23">
     <tabColor rgb="FFFF6600"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B2:E24"/>
+  <dimension ref="B2:F23"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2:E2"/>
+      <selection activeCell="B2" sqref="B2:F2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="19.5"/>
+  <sheetFormatPr defaultColWidth="9.1328125" defaultRowHeight="19.5" x14ac:dyDescent="0.75"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="1"/>
-[...3 lines deleted...]
-    <col min="6" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="9.1328125" style="1"/>
+    <col min="2" max="2" width="32.86328125" style="1" customWidth="1"/>
+    <col min="3" max="4" width="21" style="32" customWidth="1"/>
+    <col min="5" max="5" width="18.1328125" style="32" customWidth="1"/>
+    <col min="6" max="6" width="19" style="1" customWidth="1"/>
+    <col min="7" max="16384" width="9.1328125" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:5" ht="20.25">
-[...15 lines deleted...]
-    <row r="4" spans="2:5" s="5" customFormat="1" ht="40.5">
+    <row r="2" spans="2:6" ht="20.25" x14ac:dyDescent="0.85">
+      <c r="B2" s="69" t="s">
+        <v>238</v>
+      </c>
+      <c r="C2" s="69"/>
+      <c r="D2" s="69"/>
+      <c r="E2" s="69"/>
+      <c r="F2" s="69"/>
+    </row>
+    <row r="3" spans="2:6" ht="20.25" x14ac:dyDescent="0.75">
+      <c r="B3" s="76" t="s">
+        <v>230</v>
+      </c>
+      <c r="C3" s="77"/>
+      <c r="D3" s="77"/>
+      <c r="E3" s="77"/>
+      <c r="F3" s="78"/>
+    </row>
+    <row r="4" spans="2:6" s="5" customFormat="1" ht="40.5" x14ac:dyDescent="0.35">
       <c r="B4" s="6" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="D4" s="7" t="s">
-        <v>223</v>
+        <v>232</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>224</v>
-[...25 lines deleted...]
-      <c r="B8" s="26" t="s">
+        <v>233</v>
+      </c>
+      <c r="F4" s="7" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="5" spans="2:6" x14ac:dyDescent="0.75">
+      <c r="B5" s="79"/>
+      <c r="C5" s="80"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="81"/>
+    </row>
+    <row r="6" spans="2:6" x14ac:dyDescent="0.75">
+      <c r="B6" s="82" t="s">
+        <v>234</v>
+      </c>
+      <c r="C6" s="83"/>
+      <c r="D6" s="83"/>
+      <c r="E6" s="83"/>
+      <c r="F6" s="84"/>
+    </row>
+    <row r="7" spans="2:6" x14ac:dyDescent="0.75">
+      <c r="B7" s="43" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="55">
+        <v>480000</v>
+      </c>
+      <c r="D7" s="55">
+        <v>120000</v>
+      </c>
+      <c r="E7" s="55">
+        <v>0</v>
+      </c>
+      <c r="F7" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="2:6" x14ac:dyDescent="0.75">
+      <c r="B8" s="24" t="s">
+        <v>235</v>
+      </c>
+      <c r="C8" s="18">
+        <v>96000</v>
+      </c>
+      <c r="D8" s="18">
+        <v>24000</v>
+      </c>
+      <c r="E8" s="18">
+        <v>0</v>
+      </c>
+      <c r="F8" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="2:6" x14ac:dyDescent="0.75">
+      <c r="B9" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="C8" s="18">
-[...10 lines deleted...]
-      <c r="B9" s="26" t="s">
+      <c r="C9" s="18">
+        <v>62360</v>
+      </c>
+      <c r="D9" s="18">
+        <v>124720</v>
+      </c>
+      <c r="E9" s="18">
+        <v>197200</v>
+      </c>
+      <c r="F9" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="2:6" x14ac:dyDescent="0.75">
+      <c r="B10" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" s="18">
+        <v>206000</v>
+      </c>
+      <c r="D10" s="18">
+        <v>51500</v>
+      </c>
+      <c r="E10" s="18">
+        <v>0</v>
+      </c>
+      <c r="F10" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="2:6" x14ac:dyDescent="0.75">
+      <c r="B11" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="C9" s="18">
-[...24 lines deleted...]
-      <c r="B11" s="26" t="s">
+      <c r="C11" s="18">
+        <v>69680</v>
+      </c>
+      <c r="D11" s="18">
+        <v>17420</v>
+      </c>
+      <c r="E11" s="18">
+        <v>0</v>
+      </c>
+      <c r="F11" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="2:6" x14ac:dyDescent="0.75">
+      <c r="B12" s="82" t="s">
+        <v>236</v>
+      </c>
+      <c r="C12" s="83"/>
+      <c r="D12" s="83"/>
+      <c r="E12" s="83"/>
+      <c r="F12" s="84"/>
+    </row>
+    <row r="13" spans="2:6" x14ac:dyDescent="0.75">
+      <c r="B13" s="43" t="s">
         <v>27</v>
       </c>
-      <c r="C11" s="18">
-[...10 lines deleted...]
-      <c r="B12" s="26" t="s">
+      <c r="C13" s="55">
+        <v>960</v>
+      </c>
+      <c r="D13" s="55">
+        <v>240</v>
+      </c>
+      <c r="E13" s="55">
+        <v>0</v>
+      </c>
+      <c r="F13" s="55">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="2:6" x14ac:dyDescent="0.75">
+      <c r="B14" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="C12" s="18">
-[...26 lines deleted...]
-      <c r="B15" s="26" t="s">
+      <c r="C14" s="18">
+        <v>720</v>
+      </c>
+      <c r="D14" s="18">
+        <v>180</v>
+      </c>
+      <c r="E14" s="18">
+        <v>0</v>
+      </c>
+      <c r="F14" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="2:6" x14ac:dyDescent="0.75">
+      <c r="B15" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="C15" s="18">
+        <v>1040</v>
+      </c>
+      <c r="D15" s="18">
+        <v>260</v>
+      </c>
+      <c r="E15" s="18">
+        <v>0</v>
+      </c>
+      <c r="F15" s="43">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="16" spans="2:6" x14ac:dyDescent="0.75">
+      <c r="B16" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="C15" s="18">
-[...10 lines deleted...]
-      <c r="B16" s="26" t="s">
+      <c r="C16" s="18">
+        <v>1080</v>
+      </c>
+      <c r="D16" s="18">
+        <v>2160</v>
+      </c>
+      <c r="E16" s="18">
+        <v>0</v>
+      </c>
+      <c r="F16" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="2:6" x14ac:dyDescent="0.75">
+      <c r="B17" s="24" t="s">
         <v>31</v>
       </c>
-      <c r="C16" s="18">
-[...12 lines deleted...]
-      </c>
       <c r="C17" s="18">
-        <v>1400</v>
+        <v>1720</v>
       </c>
       <c r="D17" s="18">
-        <v>2800</v>
+        <v>3440</v>
       </c>
       <c r="E17" s="18">
         <v>0</v>
       </c>
-    </row>
-[...17 lines deleted...]
-      <c r="B20" s="26" t="s">
+      <c r="F17" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="2:6" x14ac:dyDescent="0.75">
+      <c r="B18" s="82" t="s">
+        <v>237</v>
+      </c>
+      <c r="C18" s="83"/>
+      <c r="D18" s="83"/>
+      <c r="E18" s="83"/>
+      <c r="F18" s="84"/>
+    </row>
+    <row r="19" spans="2:6" x14ac:dyDescent="0.75">
+      <c r="B19" s="43" t="s">
+        <v>36</v>
+      </c>
+      <c r="C19" s="55">
+        <v>43640</v>
+      </c>
+      <c r="D19" s="55">
+        <v>43640</v>
+      </c>
+      <c r="E19" s="55">
+        <v>138000</v>
+      </c>
+      <c r="F19" s="55">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="2:6" x14ac:dyDescent="0.75">
+      <c r="B20" s="24" t="s">
         <v>37</v>
       </c>
       <c r="C20" s="18">
-        <v>67800</v>
+        <v>43640</v>
       </c>
       <c r="D20" s="18">
-        <v>67800</v>
+        <v>43640</v>
       </c>
       <c r="E20" s="18">
-        <v>214400</v>
-[...3 lines deleted...]
-      <c r="B21" s="26" t="s">
+        <v>138000</v>
+      </c>
+      <c r="F20" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="2:6" x14ac:dyDescent="0.75">
+      <c r="B21" s="24" t="s">
         <v>38</v>
       </c>
       <c r="C21" s="18">
-        <v>67800</v>
+        <v>9120</v>
       </c>
       <c r="D21" s="18">
-        <v>67800</v>
+        <v>9120</v>
       </c>
       <c r="E21" s="18">
-        <v>214400</v>
-[...20 lines deleted...]
-      <c r="B24" s="33"/>
+        <v>0</v>
+      </c>
+      <c r="F21" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="2:6" x14ac:dyDescent="0.75">
+      <c r="B22" s="54"/>
+    </row>
+    <row r="23" spans="2:6" x14ac:dyDescent="0.75">
+      <c r="B23" s="31"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...8 lines deleted...]
-    <mergeCell ref="B13:E13"/>
+  <mergeCells count="6">
+    <mergeCell ref="B18:F18"/>
+    <mergeCell ref="B2:F2"/>
+    <mergeCell ref="B3:F3"/>
+    <mergeCell ref="B5:F5"/>
+    <mergeCell ref="B6:F6"/>
+    <mergeCell ref="B12:F12"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;CPage &amp;P of 2</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EF0E7479-A6F2-4D9E-8675-E416FF561622}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A1F6E4D7-8B08-41C1-BD97-73B0F1764453}">
   <sheetPr codeName="Sheet24">
     <tabColor rgb="FFFF6600"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N13"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:K2"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="19.5"/>
+  <sheetFormatPr defaultColWidth="9.1328125" defaultRowHeight="19.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="23.5703125" style="55" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="12" max="16384" width="9.140625" style="55"/>
+    <col min="1" max="1" width="23.59765625" style="57" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.59765625" style="57" customWidth="1"/>
+    <col min="3" max="3" width="14" style="57" customWidth="1"/>
+    <col min="4" max="4" width="11.59765625" style="57" customWidth="1"/>
+    <col min="5" max="5" width="14" style="57" customWidth="1"/>
+    <col min="6" max="10" width="11.59765625" style="57" customWidth="1"/>
+    <col min="11" max="11" width="15.3984375" style="57" customWidth="1"/>
+    <col min="12" max="16384" width="9.1328125" style="57"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
-[...147 lines deleted...]
-      <c r="B8" s="65" t="s">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A1" s="56"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+    </row>
+    <row r="2" spans="1:14" ht="20.25" x14ac:dyDescent="0.35">
+      <c r="A2" s="88" t="s">
         <v>239</v>
       </c>
-      <c r="C8" s="65" t="s">
+      <c r="B2" s="88"/>
+      <c r="C2" s="88"/>
+      <c r="D2" s="88"/>
+      <c r="E2" s="88"/>
+      <c r="F2" s="88"/>
+      <c r="G2" s="88"/>
+      <c r="H2" s="88"/>
+      <c r="I2" s="88"/>
+      <c r="J2" s="88"/>
+      <c r="K2" s="88"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+    </row>
+    <row r="3" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A3" s="56"/>
+      <c r="B3" s="56"/>
+      <c r="C3" s="56"/>
+      <c r="D3" s="56"/>
+      <c r="E3" s="56"/>
+      <c r="F3" s="56"/>
+      <c r="G3" s="56"/>
+      <c r="H3" s="56"/>
+      <c r="I3" s="56"/>
+      <c r="J3" s="56"/>
+      <c r="K3" s="56"/>
+      <c r="L3" s="56"/>
+      <c r="M3" s="56"/>
+    </row>
+    <row r="4" spans="1:14" ht="20.25" x14ac:dyDescent="0.35">
+      <c r="A4" s="58" t="s">
         <v>240</v>
       </c>
-      <c r="D8" s="65" t="s">
-[...5 lines deleted...]
-      <c r="F8" s="82" t="s">
+      <c r="B4" s="59" t="s">
         <v>241</v>
       </c>
-      <c r="G8" s="82" t="s">
-[...18 lines deleted...]
-      <c r="A9" s="66" t="s">
+      <c r="C4" s="56"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
+      <c r="G4" s="56"/>
+      <c r="H4" s="56"/>
+      <c r="I4" s="56"/>
+      <c r="J4" s="56"/>
+      <c r="K4" s="56"/>
+      <c r="L4" s="56"/>
+      <c r="M4" s="56"/>
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A5" s="56"/>
+      <c r="B5" s="56"/>
+      <c r="C5" s="56"/>
+      <c r="D5" s="56"/>
+      <c r="E5" s="56"/>
+      <c r="F5" s="56"/>
+      <c r="G5" s="56"/>
+      <c r="H5" s="56"/>
+      <c r="I5" s="56"/>
+      <c r="J5" s="56"/>
+      <c r="K5" s="56"/>
+      <c r="L5" s="56"/>
+      <c r="M5" s="56"/>
+    </row>
+    <row r="6" spans="1:14" ht="60.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="60"/>
+      <c r="B6" s="89" t="s">
         <v>242</v>
       </c>
-      <c r="B9" s="67" t="s">
+      <c r="C6" s="89"/>
+      <c r="D6" s="89" t="s">
         <v>243</v>
       </c>
-      <c r="C9" s="67" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="68" t="s">
+      <c r="E6" s="89"/>
+      <c r="F6" s="61" t="s">
         <v>244</v>
       </c>
-      <c r="E9" s="68" t="s">
-[...14 lines deleted...]
-      <c r="A10" s="69" t="s">
+      <c r="G6" s="61" t="s">
         <v>245</v>
       </c>
-      <c r="B10" s="70"/>
-[...1 lines deleted...]
-      <c r="D10" s="84" t="s">
+      <c r="H6" s="61" t="s">
         <v>246</v>
       </c>
-      <c r="E10" s="85"/>
-[...52 lines deleted...]
-      <c r="L13" s="60"/>
+      <c r="I6" s="61" t="s">
+        <v>246</v>
+      </c>
+      <c r="J6" s="61" t="s">
+        <v>246</v>
+      </c>
+      <c r="K6" s="62" t="s">
+        <v>247</v>
+      </c>
+      <c r="L6" s="56"/>
+      <c r="M6" s="56"/>
+    </row>
+    <row r="7" spans="1:14" ht="21" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="63" t="s">
+        <v>248</v>
+      </c>
+      <c r="B7" s="90">
+        <v>46121</v>
+      </c>
+      <c r="C7" s="91"/>
+      <c r="D7" s="90">
+        <v>46122</v>
+      </c>
+      <c r="E7" s="91"/>
+      <c r="F7" s="64">
+        <v>46123</v>
+      </c>
+      <c r="G7" s="64">
+        <v>46124</v>
+      </c>
+      <c r="H7" s="64">
+        <v>46125</v>
+      </c>
+      <c r="I7" s="64">
+        <v>46126</v>
+      </c>
+      <c r="J7" s="64">
+        <v>46127</v>
+      </c>
+      <c r="K7" s="64">
+        <v>46128</v>
+      </c>
+      <c r="L7" s="56"/>
+      <c r="M7" s="56"/>
+    </row>
+    <row r="8" spans="1:14" ht="45.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="63" t="s">
+        <v>249</v>
+      </c>
+      <c r="B8" s="62" t="s">
+        <v>250</v>
+      </c>
+      <c r="C8" s="62" t="s">
+        <v>251</v>
+      </c>
+      <c r="D8" s="62" t="s">
+        <v>250</v>
+      </c>
+      <c r="E8" s="62" t="s">
+        <v>251</v>
+      </c>
+      <c r="F8" s="92" t="s">
+        <v>252</v>
+      </c>
+      <c r="G8" s="92" t="s">
+        <v>252</v>
+      </c>
+      <c r="H8" s="92" t="s">
+        <v>252</v>
+      </c>
+      <c r="I8" s="92" t="s">
+        <v>252</v>
+      </c>
+      <c r="J8" s="92" t="s">
+        <v>252</v>
+      </c>
+      <c r="K8" s="62" t="s">
+        <v>250</v>
+      </c>
+      <c r="L8" s="56"/>
+      <c r="M8" s="56"/>
+    </row>
+    <row r="9" spans="1:14" ht="20.25" x14ac:dyDescent="0.35">
+      <c r="A9" s="63" t="s">
+        <v>253</v>
+      </c>
+      <c r="B9" s="65" t="s">
+        <v>254</v>
+      </c>
+      <c r="C9" s="65" t="s">
+        <v>254</v>
+      </c>
+      <c r="D9" s="66" t="s">
+        <v>255</v>
+      </c>
+      <c r="E9" s="66" t="s">
+        <v>255</v>
+      </c>
+      <c r="F9" s="93"/>
+      <c r="G9" s="93"/>
+      <c r="H9" s="93"/>
+      <c r="I9" s="93"/>
+      <c r="J9" s="93"/>
+      <c r="K9" s="65" t="s">
+        <v>254</v>
+      </c>
+      <c r="L9" s="56"/>
+      <c r="M9" s="56"/>
+    </row>
+    <row r="10" spans="1:14" s="60" customFormat="1" ht="20.25" x14ac:dyDescent="0.35">
+      <c r="A10" s="67" t="s">
+        <v>256</v>
+      </c>
+      <c r="B10" s="68"/>
+      <c r="C10" s="68"/>
+      <c r="D10" s="85" t="s">
+        <v>257</v>
+      </c>
+      <c r="E10" s="86"/>
+      <c r="F10" s="86"/>
+      <c r="G10" s="86"/>
+      <c r="H10" s="86"/>
+      <c r="I10" s="86"/>
+      <c r="J10" s="86"/>
+      <c r="K10" s="87"/>
+      <c r="L10" s="56"/>
+      <c r="M10" s="59"/>
+      <c r="N10" s="59"/>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A11" s="56"/>
+      <c r="B11" s="56"/>
+      <c r="C11" s="56"/>
+      <c r="D11" s="56"/>
+      <c r="E11" s="56"/>
+      <c r="F11" s="56"/>
+      <c r="G11" s="56"/>
+      <c r="H11" s="56"/>
+      <c r="I11" s="56"/>
+      <c r="J11" s="56"/>
+      <c r="K11" s="56"/>
+      <c r="L11" s="56"/>
+      <c r="M11" s="56"/>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A12" s="56"/>
+      <c r="B12" s="56"/>
+      <c r="C12" s="56"/>
+      <c r="D12" s="56"/>
+      <c r="E12" s="56"/>
+      <c r="F12" s="56"/>
+      <c r="G12" s="56"/>
+      <c r="H12" s="56"/>
+      <c r="I12" s="56"/>
+      <c r="J12" s="56"/>
+      <c r="K12" s="56"/>
+      <c r="L12" s="56"/>
+      <c r="M12" s="56"/>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="A13" s="56"/>
+      <c r="B13" s="56"/>
+      <c r="C13" s="56"/>
+      <c r="D13" s="56"/>
+      <c r="E13" s="56"/>
+      <c r="F13" s="56"/>
+      <c r="G13" s="56"/>
+      <c r="H13" s="56"/>
+      <c r="I13" s="56"/>
+      <c r="J13" s="56"/>
+      <c r="K13" s="56"/>
+      <c r="L13" s="56"/>
     </row>
   </sheetData>
-  <mergeCells count="10">
-[...2 lines deleted...]
-    <mergeCell ref="J8:J9"/>
+  <mergeCells count="11">
     <mergeCell ref="D10:K10"/>
+    <mergeCell ref="A2:K2"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="F8:F9"/>
     <mergeCell ref="G8:G9"/>
+    <mergeCell ref="H8:H9"/>
+    <mergeCell ref="I8:I9"/>
+    <mergeCell ref="J8:J9"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="69" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;CPage 2 of 2</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
-  <Manager/>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="11" baseType="lpstr">
+      <vt:lpstr>margin_Noti</vt:lpstr>
+      <vt:lpstr>intercom_Noti</vt:lpstr>
+      <vt:lpstr>ca_Noti</vt:lpstr>
+      <vt:lpstr>superMargin_Noti</vt:lpstr>
+      <vt:lpstr>superMargin_Guideline</vt:lpstr>
+      <vt:lpstr>ca_Noti!Print_Area</vt:lpstr>
+      <vt:lpstr>intercom_Noti!Print_Area</vt:lpstr>
+      <vt:lpstr>margin_Noti!Print_Area</vt:lpstr>
+      <vt:lpstr>superMargin_Guideline!Print_Area</vt:lpstr>
+      <vt:lpstr>superMargin_Noti!Print_Area</vt:lpstr>
+      <vt:lpstr>margin_Noti!Print_Titles</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
-  <HyperlinkBase/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>PRADTANA KUSOLTAWEE</dc:creator>
-  <cp:keywords/>
-[...2 lines deleted...]
-  <cp:revision/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>