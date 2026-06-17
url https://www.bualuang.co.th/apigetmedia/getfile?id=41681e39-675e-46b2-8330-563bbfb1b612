--- v1 (2026-04-24)
+++ v2 (2026-06-17)
@@ -1,101 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
-  <workbookPr/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\0_D-Clearing\Margin\0_ประกาศ Margin\2026\04_Apr\Y\Super\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\0_D-Clearing\Margin\0_ประกาศ Margin\2026\05_May\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{4576B34E-E5D4-47AB-956F-0D1665C92BA5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5695B8F4-D8B5-41F5-843A-B8E0F958FFD3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{94E250C2-510F-4D6A-B8D6-15935487CA1F}"/>
+    <workbookView xWindow="-21697" yWindow="-1238" windowWidth="21795" windowHeight="12976" xr2:uid="{0A168FD7-FAAE-43C1-AE3B-E5E54CF0F4F8}"/>
   </bookViews>
   <sheets>
     <sheet name="margin_Noti" sheetId="1" r:id="rId1"/>
     <sheet name="intercom_Noti" sheetId="2" r:id="rId2"/>
-    <sheet name="ca_Noti" sheetId="3" r:id="rId3"/>
-[...1 lines deleted...]
-    <sheet name="superMargin_Guideline" sheetId="5" r:id="rId5"/>
+    <sheet name="ca_Noti" sheetId="4" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">margin_Noti!$B$41:$L$159</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">margin_Noti!$B$41:$K$159</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">ca_Noti!$B$2:$G$4</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">intercom_Noti!$B$2:$J$42</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">margin_Noti!$B$2:$J$166</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="4">superMargin_Guideline!$A$1:$M$13</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="3">superMargin_Noti!$B$2:$E$20</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">margin_Noti!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2198" uniqueCount="259">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="798" uniqueCount="232">
   <si>
     <t xml:space="preserve">Margin Rates </t>
   </si>
   <si>
     <t>Underlying</t>
   </si>
   <si>
     <t>Applicable Series</t>
   </si>
   <si>
     <t>Maintenance Margin 
 (per contract)</t>
   </si>
   <si>
     <t>Inter-month Spread Maintenance Margin ***</t>
   </si>
   <si>
     <t>Spot Month Margin</t>
   </si>
   <si>
     <t>Short Options Minimum Charge</t>
   </si>
   <si>
     <t>Delivery Deposit</t>
   </si>
@@ -589,65 +583,71 @@
   <si>
     <t>*** Inter-month Spread Maintenance Margin is the charge rates for the basis risk of the position holding in different contract expirations of the same product.</t>
   </si>
   <si>
     <t>Note: Inter-Commodity Spread Credit priority is calculated according to Risk Parameter File (RPF).</t>
   </si>
   <si>
     <t>Remark</t>
   </si>
   <si>
     <t>Contract Month</t>
   </si>
   <si>
     <t>Contract Size</t>
   </si>
   <si>
     <t>Delta Scaling Factor</t>
   </si>
   <si>
     <t xml:space="preserve">Inter-month Spread Maintenance Margin </t>
   </si>
   <si>
     <t>Remark: Please refer Inter-commodity spread credit of adjusted contract from Inter-commodity spread credit of standard contract</t>
   </si>
   <si>
+    <t>Effective from 13 May 2026 onwards</t>
+  </si>
+  <si>
     <t>No Change</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>(H27 onwards)**</t>
   </si>
   <si>
-    <t>(Z26 onwards)**</t>
+    <t>(M27 onwards)**</t>
   </si>
   <si>
     <t>(U26 onwards)**</t>
   </si>
   <si>
+    <t/>
+  </si>
+  <si>
     <t>Inter-Commodity Spread Credit</t>
   </si>
   <si>
     <t>CC Group Name</t>
   </si>
   <si>
     <t>CC Group</t>
   </si>
   <si>
     <t>Credit Rate (%)</t>
   </si>
   <si>
     <t>Leg 1</t>
   </si>
   <si>
     <t>Leg 2</t>
   </si>
   <si>
     <t>Combined Commodity</t>
   </si>
   <si>
     <t>Delta Per Spread Ratio</t>
   </si>
   <si>
     <t>Side of Leg</t>
@@ -676,56 +676,50 @@
   <si>
     <t>MT1</t>
   </si>
   <si>
     <t>GOLD</t>
   </si>
   <si>
     <t>GO</t>
   </si>
   <si>
     <t>SVF</t>
   </si>
   <si>
     <t>S01</t>
   </si>
   <si>
     <t>PROP</t>
   </si>
   <si>
     <t>S02</t>
   </si>
   <si>
     <t>S06</t>
   </si>
   <si>
-    <t>CONMAT</t>
-[...4 lines deleted...]
-  <si>
     <t>S13</t>
   </si>
   <si>
     <t>S16</t>
   </si>
   <si>
     <t>PETRO</t>
   </si>
   <si>
     <t>S18</t>
   </si>
   <si>
     <t>ETRON</t>
   </si>
   <si>
     <t>S23</t>
   </si>
   <si>
     <t>FIN</t>
   </si>
   <si>
     <t>S24</t>
   </si>
   <si>
     <t>TRANS</t>
@@ -742,266 +736,146 @@
   <si>
     <t>S36</t>
   </si>
   <si>
     <t>TOURISM</t>
   </si>
   <si>
     <t>S38</t>
   </si>
   <si>
     <t>MEDIA</t>
   </si>
   <si>
     <t>S45</t>
   </si>
   <si>
     <t>CONS</t>
   </si>
   <si>
     <t>S46</t>
   </si>
   <si>
     <t xml:space="preserve"> The Adjustment of Margin Rates resulting from a Corporate Action </t>
   </si>
   <si>
-    <t xml:space="preserve">   M26X U26X Z26X </t>
-[...102 lines deleted...]
-    <t>Effective from 7 April 2026 onwards</t>
+    <t>M26X U26X Z26X</t>
+  </si>
+  <si>
+    <t>M26X U26X</t>
+  </si>
+  <si>
+    <t>M26Y U26Y</t>
+  </si>
+  <si>
+    <t>Z26X H27X</t>
+  </si>
+  <si>
+    <t>M26X U26X Z26X H27X</t>
+  </si>
+  <si>
+    <t>M26X</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-    <numFmt numFmtId="187" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="189" formatCode="0.0000"/>
+    <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="166" formatCode="0.0000"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
-      <family val="2"/>
-[...4 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="BrowalliaUPC"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="BrowalliaUPC"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="BrowalliaUPC"/>
       <family val="2"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
       <u/>
       <sz val="14"/>
       <name val="BrowalliaUPC"/>
       <family val="2"/>
     </font>
-    <font>
-[...17 lines deleted...]
-    </font>
   </fonts>
-  <fills count="8">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFF00"/>
-[...11 lines deleted...]
-        <fgColor theme="5" tint="0.39997558519241921"/>
+        <fgColor rgb="FF00B0F0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
@@ -1052,327 +926,220 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="187" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="96">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="188" fontId="2" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="188" fontId="2" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="188" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="188" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="4" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="4" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="188" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="5" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="3"/>
     </xf>
-    <xf numFmtId="188" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="189" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...54 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...65 lines deleted...]
-      <alignment horizontal="center"/>
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="4">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
-    <cellStyle name="Comma 4 10" xfId="2" xr:uid="{CCB39BAC-A8D8-4E42-9CAC-A434840CAC83}"/>
+    <cellStyle name="Comma 4 10" xfId="2" xr:uid="{85F96EE4-52D1-4A62-9693-3DED404FB83B}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="3" xr:uid="{BC11F5EA-4BDF-4E87-B25A-A111FFBE83BE}"/>
-    <cellStyle name="Normal 3 10" xfId="4" xr:uid="{CF163F44-3839-4E95-BD84-28B45E75C31A}"/>
+    <cellStyle name="Normal 2" xfId="3" xr:uid="{ACDD5346-ACF9-4CAB-A968-2C421E80D1F3}"/>
   </cellStyles>
-  <dxfs count="94">
+  <dxfs count="88">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
@@ -1960,14703 +1727,7166 @@
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
-    <dxf>
-[...40 lines deleted...]
-    </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3D776E5D-1E75-4319-B741-3705972A4350}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7DD4B312-4CE6-4D1C-94EB-99E50286E5C0}">
   <sheetPr codeName="Sheet20">
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B2:M168"/>
+  <dimension ref="B2:L168"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:J2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1328125" defaultRowHeight="19.5" x14ac:dyDescent="0.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="20.25" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="9.1328125" style="1"/>
-[...8 lines deleted...]
-    <col min="11" max="16384" width="9.1328125" style="1"/>
+    <col min="1" max="1" width="9.140625" style="1"/>
+    <col min="2" max="2" width="13.42578125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="20.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="21" style="36" customWidth="1"/>
+    <col min="5" max="5" width="21" style="37" customWidth="1"/>
+    <col min="6" max="6" width="18.140625" style="36" customWidth="1"/>
+    <col min="7" max="8" width="19.140625" style="36" customWidth="1"/>
+    <col min="9" max="9" width="13.5703125" style="38" customWidth="1"/>
+    <col min="10" max="10" width="40.140625" style="38" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:11" ht="20.25" x14ac:dyDescent="0.85">
-[...12 lines deleted...]
-    <row r="3" spans="2:11" s="5" customFormat="1" ht="20.25" x14ac:dyDescent="0.35">
+    <row r="2" spans="2:10" ht="21" x14ac:dyDescent="0.45">
+      <c r="B2" s="57" t="s">
+        <v>175</v>
+      </c>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+    </row>
+    <row r="3" spans="2:10" s="5" customFormat="1" ht="21" x14ac:dyDescent="0.2">
       <c r="B3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="4"/>
     </row>
-    <row r="4" spans="2:11" ht="40.5" x14ac:dyDescent="0.75">
+    <row r="4" spans="2:10" ht="42" x14ac:dyDescent="0.4">
       <c r="B4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="6" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="5" spans="2:11" ht="20.25" x14ac:dyDescent="0.85">
+    <row r="5" spans="2:10" ht="21" x14ac:dyDescent="0.45">
       <c r="B5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="10"/>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="11"/>
     </row>
-    <row r="6" spans="2:11" ht="20.25" x14ac:dyDescent="0.85">
+    <row r="6" spans="2:10" ht="21" x14ac:dyDescent="0.45">
       <c r="B6" s="12" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="13"/>
       <c r="G6" s="13"/>
       <c r="H6" s="13"/>
       <c r="I6" s="13"/>
       <c r="J6" s="14"/>
     </row>
-    <row r="7" spans="2:11" x14ac:dyDescent="0.75">
+    <row r="7" spans="2:10" x14ac:dyDescent="0.4">
       <c r="B7" s="15" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="16"/>
       <c r="D7" s="17">
         <v>14180</v>
       </c>
       <c r="E7" s="18">
         <v>3545</v>
       </c>
       <c r="F7" s="17">
         <v>0</v>
       </c>
       <c r="G7" s="17">
         <v>0</v>
       </c>
       <c r="H7" s="17">
         <v>0</v>
       </c>
       <c r="I7" s="19" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="J7" s="19"/>
-      <c r="K7" s="20"/>
-[...1 lines deleted...]
-    <row r="8" spans="2:11" x14ac:dyDescent="0.75">
+    </row>
+    <row r="8" spans="2:10" x14ac:dyDescent="0.4">
       <c r="B8" s="15" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="16"/>
       <c r="D8" s="17">
         <v>9120</v>
       </c>
       <c r="E8" s="18">
         <v>2280</v>
       </c>
       <c r="F8" s="17">
         <v>0</v>
       </c>
       <c r="G8" s="17">
         <v>0</v>
       </c>
       <c r="H8" s="17">
         <v>0</v>
       </c>
       <c r="I8" s="19" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="J8" s="19"/>
-      <c r="K8" s="20"/>
-[...1 lines deleted...]
-    <row r="9" spans="2:11" x14ac:dyDescent="0.75">
+    </row>
+    <row r="9" spans="2:10" x14ac:dyDescent="0.4">
       <c r="B9" s="15" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="16"/>
       <c r="D9" s="17">
         <v>6580</v>
       </c>
       <c r="E9" s="18">
         <v>1645</v>
       </c>
       <c r="F9" s="17">
         <v>0</v>
       </c>
       <c r="G9" s="17">
         <v>0</v>
       </c>
       <c r="H9" s="17">
         <v>0</v>
       </c>
       <c r="I9" s="19" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="J9" s="19"/>
-      <c r="K9" s="20"/>
-[...1 lines deleted...]
-    <row r="10" spans="2:11" x14ac:dyDescent="0.75">
+    </row>
+    <row r="10" spans="2:10" x14ac:dyDescent="0.4">
       <c r="B10" s="15" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="16"/>
       <c r="D10" s="17">
-        <v>2720</v>
+        <v>2780</v>
       </c>
       <c r="E10" s="18">
-        <v>680</v>
+        <v>695</v>
       </c>
       <c r="F10" s="17">
         <v>0</v>
       </c>
       <c r="G10" s="17">
         <v>0</v>
       </c>
       <c r="H10" s="17">
         <v>0</v>
       </c>
       <c r="I10" s="19" t="s">
-        <v>175</v>
+        <v>8</v>
       </c>
       <c r="J10" s="19"/>
-      <c r="K10" s="20"/>
-[...1 lines deleted...]
-    <row r="11" spans="2:11" x14ac:dyDescent="0.75">
+    </row>
+    <row r="11" spans="2:10" x14ac:dyDescent="0.4">
       <c r="B11" s="15" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="16"/>
       <c r="D11" s="17">
-        <v>8880</v>
+        <v>8220</v>
       </c>
       <c r="E11" s="18">
-        <v>2220</v>
+        <v>2055</v>
       </c>
       <c r="F11" s="17">
         <v>0</v>
       </c>
       <c r="G11" s="17">
         <v>0</v>
       </c>
       <c r="H11" s="17">
         <v>0</v>
       </c>
       <c r="I11" s="19" t="s">
-        <v>175</v>
+        <v>8</v>
       </c>
       <c r="J11" s="19"/>
-      <c r="K11" s="20"/>
-[...1 lines deleted...]
-    <row r="12" spans="2:11" x14ac:dyDescent="0.75">
+    </row>
+    <row r="12" spans="2:10" x14ac:dyDescent="0.4">
       <c r="B12" s="15" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="16"/>
       <c r="D12" s="17">
-        <v>8200</v>
+        <v>7500</v>
       </c>
       <c r="E12" s="18">
-        <v>2050</v>
+        <v>1875</v>
       </c>
       <c r="F12" s="17">
         <v>0</v>
       </c>
       <c r="G12" s="17">
         <v>0</v>
       </c>
       <c r="H12" s="17">
         <v>0</v>
       </c>
       <c r="I12" s="19" t="s">
-        <v>175</v>
+        <v>8</v>
       </c>
       <c r="J12" s="19"/>
-      <c r="K12" s="20"/>
-[...1 lines deleted...]
-    <row r="13" spans="2:11" ht="20.25" x14ac:dyDescent="0.85">
+    </row>
+    <row r="13" spans="2:10" ht="21" x14ac:dyDescent="0.45">
       <c r="B13" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="13"/>
       <c r="G13" s="13"/>
       <c r="H13" s="13"/>
       <c r="I13" s="13"/>
       <c r="J13" s="14"/>
-      <c r="K13" s="20"/>
-[...1 lines deleted...]
-    <row r="14" spans="2:11" x14ac:dyDescent="0.75">
+    </row>
+    <row r="14" spans="2:10" x14ac:dyDescent="0.4">
       <c r="B14" s="15" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="16"/>
       <c r="D14" s="17">
         <v>0</v>
       </c>
       <c r="E14" s="18">
         <v>0</v>
       </c>
       <c r="F14" s="17">
         <v>0</v>
       </c>
       <c r="G14" s="17">
         <v>340</v>
       </c>
       <c r="H14" s="17">
         <v>0</v>
       </c>
       <c r="I14" s="19" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="J14" s="19"/>
     </row>
-    <row r="15" spans="2:11" ht="20.25" x14ac:dyDescent="0.85">
+    <row r="15" spans="2:10" ht="21" x14ac:dyDescent="0.45">
       <c r="B15" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="10"/>
       <c r="D15" s="10"/>
       <c r="E15" s="10"/>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="11"/>
-      <c r="K15" s="20"/>
-[...1 lines deleted...]
-    <row r="16" spans="2:11" ht="20.25" x14ac:dyDescent="0.85">
+    </row>
+    <row r="16" spans="2:10" ht="21" x14ac:dyDescent="0.45">
       <c r="B16" s="12" t="s">
         <v>11</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="13"/>
       <c r="G16" s="13"/>
       <c r="H16" s="13"/>
       <c r="I16" s="13"/>
       <c r="J16" s="14"/>
-      <c r="K16" s="20"/>
-[...1 lines deleted...]
-    <row r="17" spans="2:13" x14ac:dyDescent="0.75">
+    </row>
+    <row r="17" spans="2:12" x14ac:dyDescent="0.4">
       <c r="B17" s="15" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="16"/>
       <c r="D17" s="17">
-        <v>240000</v>
+        <v>209500</v>
       </c>
       <c r="E17" s="18">
-        <v>60000</v>
+        <v>52375</v>
       </c>
       <c r="F17" s="17">
         <v>0</v>
       </c>
       <c r="G17" s="17">
         <v>0</v>
       </c>
       <c r="H17" s="17">
         <v>0</v>
       </c>
       <c r="I17" s="19" t="s">
-        <v>175</v>
-[...6 lines deleted...]
-    <row r="18" spans="2:13" x14ac:dyDescent="0.75">
+        <v>8</v>
+      </c>
+      <c r="J17" s="21"/>
+    </row>
+    <row r="18" spans="2:12" x14ac:dyDescent="0.4">
       <c r="B18" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="16"/>
       <c r="D18" s="17">
-        <v>48000</v>
+        <v>41900</v>
       </c>
       <c r="E18" s="18">
-        <v>12000</v>
+        <v>10475</v>
       </c>
       <c r="F18" s="17">
         <v>0</v>
       </c>
       <c r="G18" s="17">
         <v>0</v>
       </c>
       <c r="H18" s="17">
         <v>0</v>
       </c>
       <c r="I18" s="19" t="s">
-        <v>175</v>
-[...6 lines deleted...]
-    <row r="19" spans="2:13" x14ac:dyDescent="0.75">
+        <v>8</v>
+      </c>
+      <c r="J18" s="21"/>
+    </row>
+    <row r="19" spans="2:12" x14ac:dyDescent="0.4">
       <c r="B19" s="15" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="16"/>
-      <c r="D19" s="21">
-[...23 lines deleted...]
-    <row r="20" spans="2:13" x14ac:dyDescent="0.75">
+      <c r="D19" s="22">
+        <v>29760</v>
+      </c>
+      <c r="E19" s="22">
+        <v>59520</v>
+      </c>
+      <c r="F19" s="22">
+        <v>94100</v>
+      </c>
+      <c r="G19" s="22">
+        <v>0</v>
+      </c>
+      <c r="H19" s="22">
+        <v>42100</v>
+      </c>
+      <c r="I19" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="J19" s="21"/>
+      <c r="L19" s="20"/>
+    </row>
+    <row r="20" spans="2:12" x14ac:dyDescent="0.4">
       <c r="B20" s="15" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="16"/>
       <c r="D20" s="17">
-        <v>103000</v>
+        <v>87060</v>
       </c>
       <c r="E20" s="18">
-        <v>25750</v>
+        <v>21765</v>
       </c>
       <c r="F20" s="17">
         <v>0</v>
       </c>
       <c r="G20" s="17">
         <v>0</v>
       </c>
       <c r="H20" s="17">
         <v>0</v>
       </c>
       <c r="I20" s="19" t="s">
-        <v>175</v>
-[...6 lines deleted...]
-    <row r="21" spans="2:13" x14ac:dyDescent="0.75">
+        <v>8</v>
+      </c>
+      <c r="J20" s="21"/>
+    </row>
+    <row r="21" spans="2:12" x14ac:dyDescent="0.4">
       <c r="B21" s="15" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="16"/>
       <c r="D21" s="17">
-        <v>34840</v>
+        <v>33180</v>
       </c>
       <c r="E21" s="18">
-        <v>8710</v>
+        <v>8295</v>
       </c>
       <c r="F21" s="17">
         <v>0</v>
       </c>
       <c r="G21" s="17">
         <v>0</v>
       </c>
       <c r="H21" s="17">
         <v>0</v>
       </c>
       <c r="I21" s="19" t="s">
-        <v>175</v>
-[...6 lines deleted...]
-    <row r="22" spans="2:13" ht="20.25" x14ac:dyDescent="0.85">
+        <v>8</v>
+      </c>
+      <c r="J21" s="21"/>
+    </row>
+    <row r="22" spans="2:12" ht="21" x14ac:dyDescent="0.45">
       <c r="B22" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="10"/>
       <c r="D22" s="10"/>
       <c r="E22" s="10"/>
       <c r="F22" s="10"/>
       <c r="G22" s="10"/>
       <c r="H22" s="10"/>
       <c r="I22" s="10"/>
       <c r="J22" s="11"/>
-      <c r="K22" s="20"/>
-[...1 lines deleted...]
-    <row r="23" spans="2:13" ht="20.25" x14ac:dyDescent="0.85">
+    </row>
+    <row r="23" spans="2:12" ht="21" x14ac:dyDescent="0.45">
       <c r="B23" s="12" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="13"/>
       <c r="G23" s="13"/>
       <c r="H23" s="13"/>
       <c r="I23" s="13"/>
       <c r="J23" s="14"/>
-      <c r="K23" s="20"/>
-[...1 lines deleted...]
-    <row r="24" spans="2:13" x14ac:dyDescent="0.75">
+    </row>
+    <row r="24" spans="2:12" x14ac:dyDescent="0.4">
       <c r="B24" s="15" t="s">
         <v>27</v>
       </c>
       <c r="C24" s="16"/>
       <c r="D24" s="17">
         <v>480</v>
       </c>
       <c r="E24" s="18">
         <v>120</v>
       </c>
       <c r="F24" s="17">
         <v>0</v>
       </c>
       <c r="G24" s="17">
         <v>0</v>
       </c>
       <c r="H24" s="17">
         <v>0</v>
       </c>
       <c r="I24" s="19" t="s">
-        <v>175</v>
-[...6 lines deleted...]
-    <row r="25" spans="2:13" x14ac:dyDescent="0.75">
+        <v>176</v>
+      </c>
+      <c r="J24" s="21"/>
+    </row>
+    <row r="25" spans="2:12" x14ac:dyDescent="0.4">
       <c r="B25" s="15" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="16"/>
       <c r="D25" s="17">
-        <v>360</v>
+        <v>340</v>
       </c>
       <c r="E25" s="18">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="F25" s="17">
         <v>0</v>
       </c>
       <c r="G25" s="17">
         <v>0</v>
       </c>
       <c r="H25" s="17">
         <v>0</v>
       </c>
       <c r="I25" s="19" t="s">
-        <v>175</v>
-[...6 lines deleted...]
-    <row r="26" spans="2:13" x14ac:dyDescent="0.75">
+        <v>8</v>
+      </c>
+      <c r="J25" s="21"/>
+    </row>
+    <row r="26" spans="2:12" x14ac:dyDescent="0.4">
       <c r="B26" s="15" t="s">
         <v>29</v>
       </c>
       <c r="C26" s="16"/>
       <c r="D26" s="17">
-        <v>520</v>
+        <v>480</v>
       </c>
       <c r="E26" s="18">
-        <v>130</v>
+        <v>120</v>
       </c>
       <c r="F26" s="17">
         <v>0</v>
       </c>
       <c r="G26" s="17">
         <v>0</v>
       </c>
       <c r="H26" s="17">
         <v>0</v>
       </c>
       <c r="I26" s="19" t="s">
-        <v>175</v>
-[...6 lines deleted...]
-    <row r="27" spans="2:13" x14ac:dyDescent="0.75">
+        <v>8</v>
+      </c>
+      <c r="J26" s="21"/>
+    </row>
+    <row r="27" spans="2:12" x14ac:dyDescent="0.4">
       <c r="B27" s="15" t="s">
         <v>30</v>
       </c>
       <c r="C27" s="16"/>
       <c r="D27" s="17">
-        <v>540</v>
+        <v>500</v>
       </c>
       <c r="E27" s="18">
-        <v>1080</v>
+        <v>1000</v>
       </c>
       <c r="F27" s="17">
         <v>0</v>
       </c>
       <c r="G27" s="17">
         <v>0</v>
       </c>
       <c r="H27" s="17">
         <v>0</v>
       </c>
       <c r="I27" s="19" t="s">
-        <v>175</v>
-[...6 lines deleted...]
-    <row r="28" spans="2:13" x14ac:dyDescent="0.75">
+        <v>8</v>
+      </c>
+      <c r="J27" s="21"/>
+    </row>
+    <row r="28" spans="2:12" x14ac:dyDescent="0.4">
       <c r="B28" s="15" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="16"/>
       <c r="D28" s="17">
         <v>860</v>
       </c>
       <c r="E28" s="18">
         <v>1720</v>
       </c>
       <c r="F28" s="17">
         <v>0</v>
       </c>
       <c r="G28" s="17">
         <v>0</v>
       </c>
       <c r="H28" s="17">
         <v>0</v>
       </c>
       <c r="I28" s="19" t="s">
-        <v>175</v>
-[...6 lines deleted...]
-    <row r="29" spans="2:13" ht="20.25" x14ac:dyDescent="0.85">
+        <v>176</v>
+      </c>
+      <c r="J28" s="21"/>
+    </row>
+    <row r="29" spans="2:12" ht="21" x14ac:dyDescent="0.45">
       <c r="B29" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C29" s="13"/>
       <c r="D29" s="13"/>
       <c r="E29" s="13"/>
       <c r="F29" s="13"/>
       <c r="G29" s="13"/>
       <c r="H29" s="13"/>
       <c r="I29" s="13"/>
       <c r="J29" s="14"/>
     </row>
-    <row r="30" spans="2:13" x14ac:dyDescent="0.75">
-      <c r="B30" s="70" t="s">
+    <row r="30" spans="2:12" x14ac:dyDescent="0.4">
+      <c r="B30" s="58" t="s">
         <v>32</v>
       </c>
-      <c r="C30" s="71"/>
+      <c r="C30" s="59"/>
       <c r="D30" s="17">
         <v>0</v>
       </c>
       <c r="E30" s="18">
         <v>0</v>
       </c>
       <c r="F30" s="17">
         <v>0</v>
       </c>
       <c r="G30" s="17">
         <v>60</v>
       </c>
       <c r="H30" s="17">
         <v>0</v>
       </c>
       <c r="I30" s="19" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-    <row r="31" spans="2:13" ht="20.25" x14ac:dyDescent="0.85">
+        <v>176</v>
+      </c>
+      <c r="J30" s="19"/>
+    </row>
+    <row r="31" spans="2:12" ht="21" x14ac:dyDescent="0.45">
       <c r="B31" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C31" s="10"/>
       <c r="D31" s="10"/>
       <c r="E31" s="10"/>
       <c r="F31" s="10"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="11"/>
-      <c r="K31" s="20"/>
-[...1 lines deleted...]
-    <row r="32" spans="2:13" ht="20.25" x14ac:dyDescent="0.85">
+    </row>
+    <row r="32" spans="2:12" ht="21" x14ac:dyDescent="0.45">
       <c r="B32" s="12" t="s">
         <v>11</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="13"/>
       <c r="G32" s="13"/>
       <c r="H32" s="13"/>
       <c r="I32" s="13"/>
       <c r="J32" s="14"/>
-      <c r="K32" s="20"/>
-[...1 lines deleted...]
-    <row r="33" spans="2:12" x14ac:dyDescent="0.75">
+    </row>
+    <row r="33" spans="2:11" x14ac:dyDescent="0.4">
       <c r="B33" s="15" t="s">
         <v>34</v>
       </c>
       <c r="C33" s="16"/>
       <c r="D33" s="17">
-        <v>6100</v>
+        <v>7000</v>
       </c>
       <c r="E33" s="18">
-        <v>1525</v>
+        <v>1750</v>
       </c>
       <c r="F33" s="17">
         <v>0</v>
       </c>
       <c r="G33" s="17">
         <v>0</v>
       </c>
       <c r="H33" s="17">
         <v>0</v>
       </c>
       <c r="I33" s="19" t="s">
-        <v>175</v>
+        <v>8</v>
       </c>
       <c r="J33" s="19"/>
-      <c r="K33" s="20"/>
-[...1 lines deleted...]
-    <row r="34" spans="2:12" ht="20.25" x14ac:dyDescent="0.85">
+    </row>
+    <row r="34" spans="2:11" ht="21" x14ac:dyDescent="0.45">
       <c r="B34" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C34" s="10"/>
       <c r="D34" s="10"/>
       <c r="E34" s="10"/>
       <c r="F34" s="10"/>
       <c r="G34" s="10"/>
       <c r="H34" s="10"/>
       <c r="I34" s="10"/>
       <c r="J34" s="11"/>
-      <c r="K34" s="20"/>
-[...1 lines deleted...]
-    <row r="35" spans="2:12" ht="20.25" x14ac:dyDescent="0.85">
+    </row>
+    <row r="35" spans="2:11" ht="21" x14ac:dyDescent="0.45">
       <c r="B35" s="12" t="s">
         <v>11</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="13"/>
       <c r="G35" s="13"/>
       <c r="H35" s="13"/>
       <c r="I35" s="13"/>
       <c r="J35" s="14"/>
-      <c r="K35" s="20"/>
-[...1 lines deleted...]
-    <row r="36" spans="2:12" x14ac:dyDescent="0.75">
+    </row>
+    <row r="36" spans="2:11" x14ac:dyDescent="0.4">
       <c r="B36" s="15" t="s">
         <v>36</v>
       </c>
       <c r="C36" s="16"/>
-      <c r="D36" s="21">
+      <c r="D36" s="22">
         <v>21820</v>
       </c>
-      <c r="E36" s="21">
+      <c r="E36" s="22">
         <v>21820</v>
       </c>
-      <c r="F36" s="21">
+      <c r="F36" s="22">
         <v>69000</v>
       </c>
-      <c r="G36" s="21">
-[...2 lines deleted...]
-      <c r="H36" s="21">
+      <c r="G36" s="22">
+        <v>0</v>
+      </c>
+      <c r="H36" s="22">
         <v>119500</v>
       </c>
-      <c r="I36" s="19" t="s">
-[...7 lines deleted...]
-    <row r="37" spans="2:12" x14ac:dyDescent="0.75">
+      <c r="I36" s="23" t="s">
+        <v>176</v>
+      </c>
+      <c r="J36" s="21"/>
+    </row>
+    <row r="37" spans="2:11" x14ac:dyDescent="0.4">
       <c r="B37" s="15" t="s">
         <v>37</v>
       </c>
       <c r="C37" s="16"/>
-      <c r="D37" s="21">
+      <c r="D37" s="22">
         <v>21820</v>
       </c>
-      <c r="E37" s="21">
+      <c r="E37" s="22">
         <v>21820</v>
       </c>
-      <c r="F37" s="21">
+      <c r="F37" s="22">
         <v>69000</v>
       </c>
-      <c r="G37" s="21">
-[...2 lines deleted...]
-      <c r="H37" s="21">
+      <c r="G37" s="22">
+        <v>0</v>
+      </c>
+      <c r="H37" s="22">
         <v>119500</v>
       </c>
-      <c r="I37" s="19" t="s">
-[...8 lines deleted...]
-      <c r="B38" s="22" t="s">
+      <c r="I37" s="23" t="s">
+        <v>176</v>
+      </c>
+      <c r="J37" s="21"/>
+    </row>
+    <row r="38" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B38" s="24" t="s">
         <v>38</v>
       </c>
-      <c r="C38" s="23"/>
+      <c r="C38" s="25"/>
       <c r="D38" s="17">
-        <v>4560</v>
+        <v>4740</v>
       </c>
       <c r="E38" s="18">
-        <v>4560</v>
+        <v>4740</v>
       </c>
       <c r="F38" s="17">
         <v>0</v>
       </c>
       <c r="G38" s="17">
         <v>0</v>
       </c>
       <c r="H38" s="17">
         <v>0</v>
       </c>
       <c r="I38" s="19" t="s">
-        <v>175</v>
-[...6 lines deleted...]
-    <row r="39" spans="2:12" ht="20.25" x14ac:dyDescent="0.85">
+        <v>8</v>
+      </c>
+      <c r="J38" s="21"/>
+    </row>
+    <row r="39" spans="2:11" ht="21" x14ac:dyDescent="0.45">
       <c r="B39" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C39" s="10"/>
       <c r="D39" s="10"/>
       <c r="E39" s="10"/>
       <c r="F39" s="10"/>
       <c r="G39" s="10"/>
       <c r="H39" s="10"/>
       <c r="I39" s="10"/>
       <c r="J39" s="11"/>
-      <c r="K39" s="20"/>
-[...1 lines deleted...]
-    <row r="40" spans="2:12" ht="20.25" x14ac:dyDescent="0.85">
+    </row>
+    <row r="40" spans="2:11" ht="21" x14ac:dyDescent="0.45">
       <c r="B40" s="12" t="s">
         <v>11</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="13"/>
       <c r="G40" s="13"/>
       <c r="H40" s="13"/>
       <c r="I40" s="13"/>
       <c r="J40" s="14"/>
-      <c r="K40" s="20"/>
-[...2 lines deleted...]
-      <c r="B41" s="24" t="s">
+    </row>
+    <row r="41" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B41" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="C41" s="25" t="s">
-        <v>176</v>
+      <c r="C41" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D41" s="17">
         <v>100</v>
       </c>
       <c r="E41" s="18">
         <v>25</v>
       </c>
       <c r="F41" s="17">
         <v>0</v>
       </c>
       <c r="G41" s="17">
         <v>0</v>
       </c>
       <c r="H41" s="17">
         <v>0</v>
       </c>
       <c r="I41" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J41" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J41" s="28"/>
       <c r="K41" s="20"/>
-      <c r="L41" s="20"/>
-[...2 lines deleted...]
-      <c r="B42" s="24" t="s">
+    </row>
+    <row r="42" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B42" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="C42" s="25" t="s">
-        <v>177</v>
+      <c r="C42" s="27" t="s">
+        <v>178</v>
       </c>
       <c r="D42" s="17">
-        <v>14540</v>
+        <v>13740</v>
       </c>
       <c r="E42" s="18">
-        <v>3635</v>
+        <v>3435</v>
       </c>
       <c r="F42" s="17">
         <v>0</v>
       </c>
       <c r="G42" s="17">
         <v>0</v>
       </c>
       <c r="H42" s="17">
         <v>0</v>
       </c>
       <c r="I42" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J42" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J42" s="28"/>
       <c r="K42" s="20"/>
-      <c r="L42" s="20"/>
-[...2 lines deleted...]
-      <c r="B43" s="24" t="s">
+    </row>
+    <row r="43" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B43" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="C43" s="25" t="s">
-        <v>176</v>
+      <c r="C43" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D43" s="17">
         <v>5040</v>
       </c>
       <c r="E43" s="18">
         <v>1260</v>
       </c>
       <c r="F43" s="17">
         <v>0</v>
       </c>
       <c r="G43" s="17">
         <v>0</v>
       </c>
       <c r="H43" s="17">
         <v>0</v>
       </c>
       <c r="I43" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J43" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J43" s="28"/>
       <c r="K43" s="20"/>
-      <c r="L43" s="20"/>
-[...2 lines deleted...]
-      <c r="B44" s="24" t="s">
+    </row>
+    <row r="44" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B44" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="C44" s="25" t="s">
-        <v>176</v>
+      <c r="C44" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D44" s="17">
         <v>1620</v>
       </c>
       <c r="E44" s="18">
         <v>405</v>
       </c>
       <c r="F44" s="17">
         <v>0</v>
       </c>
       <c r="G44" s="17">
         <v>0</v>
       </c>
       <c r="H44" s="17">
         <v>0</v>
       </c>
       <c r="I44" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J44" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J44" s="28"/>
       <c r="K44" s="20"/>
-      <c r="L44" s="20"/>
-[...2 lines deleted...]
-      <c r="B45" s="24" t="s">
+    </row>
+    <row r="45" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B45" s="26" t="s">
         <v>44</v>
       </c>
-      <c r="C45" s="25" t="s">
-        <v>176</v>
+      <c r="C45" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D45" s="17">
-        <v>3820</v>
+        <v>4040</v>
       </c>
       <c r="E45" s="18">
-        <v>955</v>
+        <v>1010</v>
       </c>
       <c r="F45" s="17">
         <v>0</v>
       </c>
       <c r="G45" s="17">
         <v>0</v>
       </c>
       <c r="H45" s="17">
         <v>0</v>
       </c>
       <c r="I45" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J45" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J45" s="28"/>
       <c r="K45" s="20"/>
-      <c r="L45" s="20"/>
-[...2 lines deleted...]
-      <c r="B46" s="24" t="s">
+    </row>
+    <row r="46" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B46" s="26" t="s">
         <v>45</v>
       </c>
-      <c r="C46" s="25" t="s">
-        <v>176</v>
+      <c r="C46" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D46" s="17">
         <v>540</v>
       </c>
       <c r="E46" s="18">
         <v>135</v>
       </c>
       <c r="F46" s="17">
         <v>0</v>
       </c>
       <c r="G46" s="17">
         <v>0</v>
       </c>
       <c r="H46" s="17">
         <v>0</v>
       </c>
       <c r="I46" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J46" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J46" s="28"/>
       <c r="K46" s="20"/>
-      <c r="L46" s="20"/>
-[...2 lines deleted...]
-      <c r="B47" s="24" t="s">
+    </row>
+    <row r="47" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B47" s="26" t="s">
         <v>46</v>
       </c>
-      <c r="C47" s="25" t="s">
-        <v>176</v>
+      <c r="C47" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D47" s="17">
         <v>180</v>
       </c>
       <c r="E47" s="18">
         <v>45</v>
       </c>
       <c r="F47" s="17">
         <v>0</v>
       </c>
       <c r="G47" s="17">
         <v>0</v>
       </c>
       <c r="H47" s="17">
         <v>0</v>
       </c>
       <c r="I47" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J47" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J47" s="28"/>
       <c r="K47" s="20"/>
-      <c r="L47" s="20"/>
-[...2 lines deleted...]
-      <c r="B48" s="24" t="s">
+    </row>
+    <row r="48" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B48" s="26" t="s">
         <v>47</v>
       </c>
-      <c r="C48" s="25" t="s">
-        <v>176</v>
+      <c r="C48" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D48" s="17">
         <v>1140</v>
       </c>
       <c r="E48" s="18">
         <v>285</v>
       </c>
       <c r="F48" s="17">
         <v>0</v>
       </c>
       <c r="G48" s="17">
         <v>0</v>
       </c>
       <c r="H48" s="17">
         <v>0</v>
       </c>
       <c r="I48" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J48" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J48" s="28"/>
       <c r="K48" s="20"/>
-      <c r="L48" s="20"/>
-[...2 lines deleted...]
-      <c r="B49" s="24" t="s">
+    </row>
+    <row r="49" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B49" s="26" t="s">
         <v>48</v>
       </c>
-      <c r="C49" s="25" t="s">
-        <v>176</v>
+      <c r="C49" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D49" s="17">
         <v>440</v>
       </c>
       <c r="E49" s="18">
         <v>110</v>
       </c>
       <c r="F49" s="17">
         <v>0</v>
       </c>
       <c r="G49" s="17">
         <v>0</v>
       </c>
       <c r="H49" s="17">
         <v>0</v>
       </c>
       <c r="I49" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J49" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J49" s="28"/>
       <c r="K49" s="20"/>
-      <c r="L49" s="20"/>
-[...2 lines deleted...]
-      <c r="B50" s="24" t="s">
+    </row>
+    <row r="50" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B50" s="26" t="s">
         <v>49</v>
       </c>
-      <c r="C50" s="25" t="s">
-        <v>176</v>
+      <c r="C50" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D50" s="17">
-        <v>440</v>
+        <v>400</v>
       </c>
       <c r="E50" s="18">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="F50" s="17">
         <v>0</v>
       </c>
       <c r="G50" s="17">
         <v>0</v>
       </c>
       <c r="H50" s="17">
         <v>0</v>
       </c>
       <c r="I50" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J50" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J50" s="28"/>
       <c r="K50" s="20"/>
-      <c r="L50" s="20"/>
-[...2 lines deleted...]
-      <c r="B51" s="24" t="s">
+    </row>
+    <row r="51" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B51" s="26" t="s">
         <v>50</v>
       </c>
-      <c r="C51" s="25" t="s">
-        <v>176</v>
+      <c r="C51" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D51" s="17">
-        <v>1060</v>
+        <v>1180</v>
       </c>
       <c r="E51" s="18">
-        <v>265</v>
+        <v>295</v>
       </c>
       <c r="F51" s="17">
         <v>0</v>
       </c>
       <c r="G51" s="17">
         <v>0</v>
       </c>
       <c r="H51" s="17">
         <v>0</v>
       </c>
       <c r="I51" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J51" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J51" s="28"/>
       <c r="K51" s="20"/>
-      <c r="L51" s="20"/>
-[...2 lines deleted...]
-      <c r="B52" s="24" t="s">
+    </row>
+    <row r="52" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B52" s="26" t="s">
         <v>51</v>
       </c>
-      <c r="C52" s="25" t="s">
-        <v>176</v>
+      <c r="C52" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D52" s="17">
-        <v>5960</v>
+        <v>5540</v>
       </c>
       <c r="E52" s="18">
-        <v>1490</v>
+        <v>1385</v>
       </c>
       <c r="F52" s="17">
         <v>0</v>
       </c>
       <c r="G52" s="17">
         <v>0</v>
       </c>
       <c r="H52" s="17">
         <v>0</v>
       </c>
       <c r="I52" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J52" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J52" s="28"/>
       <c r="K52" s="20"/>
-      <c r="L52" s="20"/>
-[...2 lines deleted...]
-      <c r="B53" s="24" t="s">
+    </row>
+    <row r="53" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B53" s="26" t="s">
         <v>52</v>
       </c>
-      <c r="C53" s="25" t="s">
-        <v>176</v>
+      <c r="C53" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D53" s="17">
-        <v>660</v>
+        <v>640</v>
       </c>
       <c r="E53" s="18">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="F53" s="17">
         <v>0</v>
       </c>
       <c r="G53" s="17">
         <v>0</v>
       </c>
       <c r="H53" s="17">
         <v>0</v>
       </c>
       <c r="I53" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J53" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J53" s="28"/>
       <c r="K53" s="20"/>
-      <c r="L53" s="20"/>
-[...2 lines deleted...]
-      <c r="B54" s="24" t="s">
+    </row>
+    <row r="54" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B54" s="26" t="s">
         <v>53</v>
       </c>
-      <c r="C54" s="25" t="s">
-        <v>176</v>
+      <c r="C54" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D54" s="17">
-        <v>2700</v>
+        <v>2580</v>
       </c>
       <c r="E54" s="18">
-        <v>675</v>
+        <v>645</v>
       </c>
       <c r="F54" s="17">
         <v>0</v>
       </c>
       <c r="G54" s="17">
         <v>0</v>
       </c>
       <c r="H54" s="17">
         <v>0</v>
       </c>
       <c r="I54" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J54" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J54" s="28"/>
       <c r="K54" s="20"/>
-      <c r="L54" s="20"/>
-[...2 lines deleted...]
-      <c r="B55" s="24" t="s">
+    </row>
+    <row r="55" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B55" s="26" t="s">
         <v>54</v>
       </c>
-      <c r="C55" s="25" t="s">
-        <v>176</v>
+      <c r="C55" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D55" s="17">
         <v>840</v>
       </c>
       <c r="E55" s="18">
         <v>210</v>
       </c>
       <c r="F55" s="17">
         <v>0</v>
       </c>
       <c r="G55" s="17">
         <v>0</v>
       </c>
       <c r="H55" s="17">
         <v>0</v>
       </c>
       <c r="I55" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J55" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J55" s="28"/>
       <c r="K55" s="20"/>
-      <c r="L55" s="20"/>
-[...2 lines deleted...]
-      <c r="B56" s="24" t="s">
+    </row>
+    <row r="56" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B56" s="26" t="s">
         <v>55</v>
       </c>
-      <c r="C56" s="25" t="s">
-        <v>177</v>
+      <c r="C56" s="27" t="s">
+        <v>178</v>
       </c>
       <c r="D56" s="17">
-        <v>880</v>
+        <v>840</v>
       </c>
       <c r="E56" s="18">
-        <v>220</v>
+        <v>210</v>
       </c>
       <c r="F56" s="17">
         <v>0</v>
       </c>
       <c r="G56" s="17">
         <v>0</v>
       </c>
       <c r="H56" s="17">
         <v>0</v>
       </c>
       <c r="I56" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J56" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J56" s="28"/>
       <c r="K56" s="20"/>
-      <c r="L56" s="20"/>
-[...2 lines deleted...]
-      <c r="B57" s="24" t="s">
+    </row>
+    <row r="57" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B57" s="26" t="s">
         <v>56</v>
       </c>
-      <c r="C57" s="25" t="s">
-        <v>176</v>
+      <c r="C57" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D57" s="17">
         <v>60</v>
       </c>
       <c r="E57" s="18">
         <v>15</v>
       </c>
       <c r="F57" s="17">
         <v>0</v>
       </c>
       <c r="G57" s="17">
         <v>0</v>
       </c>
       <c r="H57" s="17">
         <v>0</v>
       </c>
       <c r="I57" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J57" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J57" s="28"/>
       <c r="K57" s="20"/>
-      <c r="L57" s="20"/>
-[...2 lines deleted...]
-      <c r="B58" s="24" t="s">
+    </row>
+    <row r="58" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B58" s="26" t="s">
         <v>57</v>
       </c>
-      <c r="C58" s="25" t="s">
-        <v>176</v>
+      <c r="C58" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D58" s="17">
         <v>180</v>
       </c>
       <c r="E58" s="18">
         <v>45</v>
       </c>
       <c r="F58" s="17">
         <v>0</v>
       </c>
       <c r="G58" s="17">
         <v>0</v>
       </c>
       <c r="H58" s="17">
         <v>0</v>
       </c>
       <c r="I58" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J58" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J58" s="28"/>
       <c r="K58" s="20"/>
-      <c r="L58" s="20"/>
-[...2 lines deleted...]
-      <c r="B59" s="24" t="s">
+    </row>
+    <row r="59" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B59" s="26" t="s">
         <v>58</v>
       </c>
-      <c r="C59" s="25" t="s">
-        <v>176</v>
+      <c r="C59" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D59" s="17">
         <v>320</v>
       </c>
       <c r="E59" s="18">
         <v>80</v>
       </c>
       <c r="F59" s="17">
         <v>0</v>
       </c>
       <c r="G59" s="17">
         <v>0</v>
       </c>
       <c r="H59" s="17">
         <v>0</v>
       </c>
       <c r="I59" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J59" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J59" s="28"/>
       <c r="K59" s="20"/>
-      <c r="L59" s="20"/>
-[...2 lines deleted...]
-      <c r="B60" s="24" t="s">
+    </row>
+    <row r="60" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B60" s="26" t="s">
         <v>59</v>
       </c>
-      <c r="C60" s="25" t="s">
-        <v>176</v>
+      <c r="C60" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D60" s="17">
         <v>1180</v>
       </c>
       <c r="E60" s="18">
         <v>295</v>
       </c>
       <c r="F60" s="17">
         <v>0</v>
       </c>
       <c r="G60" s="17">
         <v>0</v>
       </c>
       <c r="H60" s="17">
         <v>0</v>
       </c>
       <c r="I60" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J60" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J60" s="28"/>
       <c r="K60" s="20"/>
-      <c r="L60" s="20"/>
-[...2 lines deleted...]
-      <c r="B61" s="24" t="s">
+    </row>
+    <row r="61" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B61" s="26" t="s">
         <v>60</v>
       </c>
-      <c r="C61" s="25" t="s">
-        <v>177</v>
+      <c r="C61" s="27" t="s">
+        <v>178</v>
       </c>
       <c r="D61" s="17">
         <v>12680</v>
       </c>
       <c r="E61" s="18">
         <v>3170</v>
       </c>
       <c r="F61" s="17">
         <v>0</v>
       </c>
       <c r="G61" s="17">
         <v>0</v>
       </c>
       <c r="H61" s="17">
         <v>0</v>
       </c>
       <c r="I61" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J61" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J61" s="28"/>
       <c r="K61" s="20"/>
-      <c r="L61" s="20"/>
-[...2 lines deleted...]
-      <c r="B62" s="24" t="s">
+    </row>
+    <row r="62" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B62" s="26" t="s">
         <v>61</v>
       </c>
-      <c r="C62" s="25" t="s">
-        <v>176</v>
+      <c r="C62" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D62" s="17">
         <v>980</v>
       </c>
       <c r="E62" s="18">
         <v>245</v>
       </c>
       <c r="F62" s="17">
         <v>0</v>
       </c>
       <c r="G62" s="17">
         <v>0</v>
       </c>
       <c r="H62" s="17">
         <v>0</v>
       </c>
       <c r="I62" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J62" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J62" s="28"/>
       <c r="K62" s="20"/>
-      <c r="L62" s="20"/>
-[...2 lines deleted...]
-      <c r="B63" s="24" t="s">
+    </row>
+    <row r="63" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B63" s="26" t="s">
         <v>62</v>
       </c>
-      <c r="C63" s="25" t="s">
-        <v>176</v>
+      <c r="C63" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D63" s="17">
         <v>1240</v>
       </c>
       <c r="E63" s="18">
         <v>310</v>
       </c>
       <c r="F63" s="17">
         <v>0</v>
       </c>
       <c r="G63" s="17">
         <v>0</v>
       </c>
       <c r="H63" s="17">
         <v>0</v>
       </c>
       <c r="I63" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J63" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J63" s="28"/>
       <c r="K63" s="20"/>
-      <c r="L63" s="20"/>
-[...2 lines deleted...]
-      <c r="B64" s="24" t="s">
+    </row>
+    <row r="64" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B64" s="26" t="s">
         <v>63</v>
       </c>
-      <c r="C64" s="25" t="s">
-        <v>176</v>
+      <c r="C64" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D64" s="17">
         <v>40</v>
       </c>
       <c r="E64" s="18">
         <v>10</v>
       </c>
       <c r="F64" s="17">
         <v>0</v>
       </c>
       <c r="G64" s="17">
         <v>0</v>
       </c>
       <c r="H64" s="17">
         <v>0</v>
       </c>
       <c r="I64" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J64" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J64" s="28"/>
       <c r="K64" s="20"/>
-      <c r="L64" s="20"/>
-[...2 lines deleted...]
-      <c r="B65" s="24" t="s">
+    </row>
+    <row r="65" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B65" s="26" t="s">
         <v>64</v>
       </c>
-      <c r="C65" s="25" t="s">
-        <v>176</v>
+      <c r="C65" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D65" s="17">
-        <v>1520</v>
+        <v>1340</v>
       </c>
       <c r="E65" s="18">
-        <v>380</v>
+        <v>335</v>
       </c>
       <c r="F65" s="17">
         <v>0</v>
       </c>
       <c r="G65" s="17">
         <v>0</v>
       </c>
       <c r="H65" s="17">
         <v>0</v>
       </c>
       <c r="I65" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J65" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J65" s="28"/>
       <c r="K65" s="20"/>
-      <c r="L65" s="20"/>
-[...2 lines deleted...]
-      <c r="B66" s="24" t="s">
+    </row>
+    <row r="66" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B66" s="26" t="s">
         <v>65</v>
       </c>
-      <c r="C66" s="53" t="s">
+      <c r="C66" s="29" t="s">
         <v>66</v>
       </c>
-      <c r="D66" s="21">
-        <v>604</v>
+      <c r="D66" s="30">
+        <v>548</v>
       </c>
       <c r="E66" s="18">
-        <v>980</v>
+        <v>890</v>
       </c>
       <c r="F66" s="17">
         <v>0</v>
       </c>
       <c r="G66" s="17">
         <v>0</v>
       </c>
       <c r="H66" s="17">
         <v>0</v>
       </c>
       <c r="I66" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J66" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J66" s="28"/>
       <c r="K66" s="20"/>
-      <c r="L66" s="20"/>
-[...2 lines deleted...]
-      <c r="B67" s="24" t="s">
+    </row>
+    <row r="67" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B67" s="26" t="s">
         <v>67</v>
       </c>
-      <c r="C67" s="25" t="s">
-        <v>176</v>
+      <c r="C67" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D67" s="17">
         <v>240</v>
       </c>
       <c r="E67" s="18">
         <v>60</v>
       </c>
       <c r="F67" s="17">
         <v>0</v>
       </c>
       <c r="G67" s="17">
         <v>0</v>
       </c>
       <c r="H67" s="17">
         <v>0</v>
       </c>
       <c r="I67" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J67" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J67" s="28"/>
       <c r="K67" s="20"/>
-      <c r="L67" s="20"/>
-[...2 lines deleted...]
-      <c r="B68" s="24" t="s">
+    </row>
+    <row r="68" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B68" s="26" t="s">
         <v>68</v>
       </c>
-      <c r="C68" s="25" t="s">
-        <v>176</v>
+      <c r="C68" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D68" s="17">
         <v>2760</v>
       </c>
       <c r="E68" s="18">
         <v>690</v>
       </c>
       <c r="F68" s="17">
         <v>0</v>
       </c>
       <c r="G68" s="17">
         <v>0</v>
       </c>
       <c r="H68" s="17">
         <v>0</v>
       </c>
       <c r="I68" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J68" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J68" s="28"/>
       <c r="K68" s="20"/>
-      <c r="L68" s="20"/>
-[...2 lines deleted...]
-      <c r="B69" s="24" t="s">
+    </row>
+    <row r="69" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B69" s="26" t="s">
         <v>69</v>
       </c>
-      <c r="C69" s="25" t="s">
-        <v>176</v>
+      <c r="C69" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D69" s="17">
-        <v>2980</v>
+        <v>2880</v>
       </c>
       <c r="E69" s="18">
-        <v>745</v>
+        <v>720</v>
       </c>
       <c r="F69" s="17">
         <v>0</v>
       </c>
       <c r="G69" s="17">
         <v>0</v>
       </c>
       <c r="H69" s="17">
         <v>0</v>
       </c>
       <c r="I69" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J69" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J69" s="28"/>
       <c r="K69" s="20"/>
-      <c r="L69" s="20"/>
-[...2 lines deleted...]
-      <c r="B70" s="24" t="s">
+    </row>
+    <row r="70" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B70" s="26" t="s">
         <v>70</v>
       </c>
-      <c r="C70" s="25" t="s">
-        <v>176</v>
+      <c r="C70" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D70" s="17">
         <v>100</v>
       </c>
       <c r="E70" s="18">
         <v>25</v>
       </c>
       <c r="F70" s="17">
         <v>0</v>
       </c>
       <c r="G70" s="17">
         <v>0</v>
       </c>
       <c r="H70" s="17">
         <v>0</v>
       </c>
       <c r="I70" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J70" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J70" s="28"/>
       <c r="K70" s="20"/>
-      <c r="L70" s="20"/>
-[...2 lines deleted...]
-      <c r="B71" s="24" t="s">
+    </row>
+    <row r="71" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B71" s="26" t="s">
         <v>71</v>
       </c>
-      <c r="C71" s="25" t="s">
-        <v>176</v>
+      <c r="C71" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D71" s="17">
-        <v>1300</v>
+        <v>1360</v>
       </c>
       <c r="E71" s="18">
-        <v>325</v>
+        <v>340</v>
       </c>
       <c r="F71" s="17">
         <v>0</v>
       </c>
       <c r="G71" s="17">
         <v>0</v>
       </c>
       <c r="H71" s="17">
         <v>0</v>
       </c>
       <c r="I71" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J71" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J71" s="28"/>
       <c r="K71" s="20"/>
-      <c r="L71" s="20"/>
-[...2 lines deleted...]
-      <c r="B72" s="24" t="s">
+    </row>
+    <row r="72" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B72" s="26" t="s">
         <v>72</v>
       </c>
-      <c r="C72" s="25" t="s">
-        <v>176</v>
+      <c r="C72" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D72" s="17">
         <v>160</v>
       </c>
       <c r="E72" s="18">
         <v>40</v>
       </c>
       <c r="F72" s="17">
         <v>0</v>
       </c>
       <c r="G72" s="17">
         <v>0</v>
       </c>
       <c r="H72" s="17">
         <v>0</v>
       </c>
       <c r="I72" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J72" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J72" s="28"/>
       <c r="K72" s="20"/>
-      <c r="L72" s="20"/>
-[...2 lines deleted...]
-      <c r="B73" s="24" t="s">
+    </row>
+    <row r="73" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B73" s="26" t="s">
         <v>73</v>
       </c>
-      <c r="C73" s="25" t="s">
-        <v>176</v>
+      <c r="C73" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D73" s="17">
-        <v>1760</v>
+        <v>1640</v>
       </c>
       <c r="E73" s="18">
-        <v>440</v>
+        <v>410</v>
       </c>
       <c r="F73" s="17">
         <v>0</v>
       </c>
       <c r="G73" s="17">
         <v>0</v>
       </c>
       <c r="H73" s="17">
         <v>0</v>
       </c>
       <c r="I73" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J73" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J73" s="28"/>
       <c r="K73" s="20"/>
-      <c r="L73" s="20"/>
-[...2 lines deleted...]
-      <c r="B74" s="24" t="s">
+    </row>
+    <row r="74" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B74" s="26" t="s">
         <v>74</v>
       </c>
-      <c r="C74" s="25" t="s">
-        <v>176</v>
+      <c r="C74" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D74" s="17">
-        <v>2240</v>
+        <v>2120</v>
       </c>
       <c r="E74" s="18">
-        <v>560</v>
+        <v>530</v>
       </c>
       <c r="F74" s="17">
         <v>0</v>
       </c>
       <c r="G74" s="17">
         <v>0</v>
       </c>
       <c r="H74" s="17">
         <v>0</v>
       </c>
       <c r="I74" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J74" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J74" s="28"/>
       <c r="K74" s="20"/>
-      <c r="L74" s="20"/>
-[...2 lines deleted...]
-      <c r="B75" s="24" t="s">
+    </row>
+    <row r="75" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B75" s="26" t="s">
         <v>75</v>
       </c>
-      <c r="C75" s="25" t="s">
-        <v>176</v>
+      <c r="C75" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D75" s="17">
         <v>1080</v>
       </c>
       <c r="E75" s="18">
         <v>270</v>
       </c>
       <c r="F75" s="17">
         <v>0</v>
       </c>
       <c r="G75" s="17">
         <v>0</v>
       </c>
       <c r="H75" s="17">
         <v>0</v>
       </c>
       <c r="I75" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J75" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J75" s="28"/>
       <c r="K75" s="20"/>
-      <c r="L75" s="20"/>
-[...2 lines deleted...]
-      <c r="B76" s="24" t="s">
+    </row>
+    <row r="76" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B76" s="26" t="s">
         <v>76</v>
       </c>
-      <c r="C76" s="25" t="s">
-        <v>176</v>
+      <c r="C76" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D76" s="17">
         <v>3420</v>
       </c>
       <c r="E76" s="18">
         <v>855</v>
       </c>
       <c r="F76" s="17">
         <v>0</v>
       </c>
       <c r="G76" s="17">
         <v>0</v>
       </c>
       <c r="H76" s="17">
         <v>0</v>
       </c>
       <c r="I76" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J76" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J76" s="28"/>
       <c r="K76" s="20"/>
-      <c r="L76" s="20"/>
-[...2 lines deleted...]
-      <c r="B77" s="24" t="s">
+    </row>
+    <row r="77" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B77" s="26" t="s">
         <v>77</v>
       </c>
-      <c r="C77" s="25" t="s">
-        <v>178</v>
+      <c r="C77" s="27" t="s">
+        <v>179</v>
       </c>
       <c r="D77" s="17">
-        <v>1480</v>
+        <v>1460</v>
       </c>
       <c r="E77" s="18">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="F77" s="17">
         <v>0</v>
       </c>
       <c r="G77" s="17">
         <v>0</v>
       </c>
       <c r="H77" s="17">
         <v>0</v>
       </c>
       <c r="I77" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J77" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J77" s="28"/>
       <c r="K77" s="20"/>
-      <c r="L77" s="20"/>
-[...2 lines deleted...]
-      <c r="B78" s="24" t="s">
+    </row>
+    <row r="78" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B78" s="26" t="s">
         <v>78</v>
       </c>
-      <c r="C78" s="25" t="s">
-        <v>176</v>
+      <c r="C78" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D78" s="17">
-        <v>28080</v>
+        <v>30700</v>
       </c>
       <c r="E78" s="18">
-        <v>7020</v>
+        <v>7675</v>
       </c>
       <c r="F78" s="17">
         <v>0</v>
       </c>
       <c r="G78" s="17">
         <v>0</v>
       </c>
       <c r="H78" s="17">
         <v>0</v>
       </c>
       <c r="I78" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J78" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J78" s="28"/>
       <c r="K78" s="20"/>
-      <c r="L78" s="20"/>
-[...2 lines deleted...]
-      <c r="B79" s="24" t="s">
+    </row>
+    <row r="79" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B79" s="26" t="s">
         <v>79</v>
       </c>
-      <c r="C79" s="25" t="s">
-        <v>176</v>
+      <c r="C79" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D79" s="17">
         <v>320</v>
       </c>
       <c r="E79" s="18">
         <v>80</v>
       </c>
       <c r="F79" s="17">
         <v>0</v>
       </c>
       <c r="G79" s="17">
         <v>0</v>
       </c>
       <c r="H79" s="17">
         <v>0</v>
       </c>
       <c r="I79" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J79" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J79" s="28"/>
       <c r="K79" s="20"/>
-      <c r="L79" s="20"/>
-[...2 lines deleted...]
-      <c r="B80" s="24" t="s">
+    </row>
+    <row r="80" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B80" s="26" t="s">
         <v>80</v>
       </c>
-      <c r="C80" s="25" t="s">
-        <v>176</v>
+      <c r="C80" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D80" s="17">
         <v>320</v>
       </c>
       <c r="E80" s="18">
         <v>80</v>
       </c>
       <c r="F80" s="17">
         <v>0</v>
       </c>
       <c r="G80" s="17">
         <v>0</v>
       </c>
       <c r="H80" s="17">
         <v>0</v>
       </c>
       <c r="I80" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J80" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J80" s="28"/>
       <c r="K80" s="20"/>
-      <c r="L80" s="20"/>
-[...2 lines deleted...]
-      <c r="B81" s="24" t="s">
+    </row>
+    <row r="81" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B81" s="26" t="s">
         <v>81</v>
       </c>
-      <c r="C81" s="25" t="s">
-        <v>176</v>
+      <c r="C81" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D81" s="17">
-        <v>5920</v>
+        <v>5640</v>
       </c>
       <c r="E81" s="18">
-        <v>1480</v>
+        <v>1410</v>
       </c>
       <c r="F81" s="17">
         <v>0</v>
       </c>
       <c r="G81" s="17">
         <v>0</v>
       </c>
       <c r="H81" s="17">
         <v>0</v>
       </c>
       <c r="I81" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J81" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J81" s="28"/>
       <c r="K81" s="20"/>
-      <c r="L81" s="20"/>
-[...2 lines deleted...]
-      <c r="B82" s="24" t="s">
+    </row>
+    <row r="82" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B82" s="26" t="s">
         <v>82</v>
       </c>
-      <c r="C82" s="25" t="s">
-        <v>176</v>
+      <c r="C82" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D82" s="17">
-        <v>280</v>
+        <v>260</v>
       </c>
       <c r="E82" s="18">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="F82" s="17">
         <v>0</v>
       </c>
       <c r="G82" s="17">
         <v>0</v>
       </c>
       <c r="H82" s="17">
         <v>0</v>
       </c>
       <c r="I82" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J82" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J82" s="28"/>
       <c r="K82" s="20"/>
-      <c r="L82" s="20"/>
-[...2 lines deleted...]
-      <c r="B83" s="24" t="s">
+    </row>
+    <row r="83" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B83" s="26" t="s">
         <v>83</v>
       </c>
-      <c r="C83" s="25" t="s">
-        <v>176</v>
+      <c r="C83" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D83" s="17">
         <v>240</v>
       </c>
       <c r="E83" s="18">
         <v>60</v>
       </c>
       <c r="F83" s="17">
         <v>0</v>
       </c>
       <c r="G83" s="17">
         <v>0</v>
       </c>
       <c r="H83" s="17">
         <v>0</v>
       </c>
       <c r="I83" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J83" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J83" s="28"/>
       <c r="K83" s="20"/>
-      <c r="L83" s="20"/>
-[...2 lines deleted...]
-      <c r="B84" s="24" t="s">
+    </row>
+    <row r="84" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B84" s="26" t="s">
         <v>84</v>
       </c>
-      <c r="C84" s="25" t="s">
-        <v>176</v>
+      <c r="C84" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D84" s="17">
         <v>540</v>
       </c>
       <c r="E84" s="18">
         <v>135</v>
       </c>
       <c r="F84" s="17">
         <v>0</v>
       </c>
       <c r="G84" s="17">
         <v>0</v>
       </c>
       <c r="H84" s="17">
         <v>0</v>
       </c>
       <c r="I84" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J84" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J84" s="28"/>
       <c r="K84" s="20"/>
-      <c r="L84" s="20"/>
-[...2 lines deleted...]
-      <c r="B85" s="24" t="s">
+    </row>
+    <row r="85" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B85" s="26" t="s">
         <v>85</v>
       </c>
-      <c r="C85" s="25" t="s">
-        <v>177</v>
+      <c r="C85" s="27" t="s">
+        <v>178</v>
       </c>
       <c r="D85" s="17">
         <v>720</v>
       </c>
       <c r="E85" s="18">
         <v>180</v>
       </c>
       <c r="F85" s="17">
         <v>0</v>
       </c>
       <c r="G85" s="17">
         <v>0</v>
       </c>
       <c r="H85" s="17">
         <v>0</v>
       </c>
       <c r="I85" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J85" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J85" s="28"/>
       <c r="K85" s="20"/>
-      <c r="L85" s="20"/>
-[...2 lines deleted...]
-      <c r="B86" s="24" t="s">
+    </row>
+    <row r="86" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B86" s="26" t="s">
         <v>86</v>
       </c>
-      <c r="C86" s="25" t="s">
-        <v>176</v>
+      <c r="C86" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D86" s="17">
-        <v>3020</v>
+        <v>2900</v>
       </c>
       <c r="E86" s="18">
-        <v>755</v>
+        <v>725</v>
       </c>
       <c r="F86" s="17">
         <v>0</v>
       </c>
       <c r="G86" s="17">
         <v>0</v>
       </c>
       <c r="H86" s="17">
         <v>0</v>
       </c>
       <c r="I86" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J86" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J86" s="28"/>
       <c r="K86" s="20"/>
-      <c r="L86" s="20"/>
-[...2 lines deleted...]
-      <c r="B87" s="24" t="s">
+    </row>
+    <row r="87" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B87" s="26" t="s">
         <v>87</v>
       </c>
-      <c r="C87" s="25" t="s">
-        <v>177</v>
+      <c r="C87" s="27" t="s">
+        <v>178</v>
       </c>
       <c r="D87" s="17">
         <v>3460</v>
       </c>
       <c r="E87" s="18">
         <v>865</v>
       </c>
       <c r="F87" s="17">
         <v>0</v>
       </c>
       <c r="G87" s="17">
         <v>0</v>
       </c>
       <c r="H87" s="17">
         <v>0</v>
       </c>
       <c r="I87" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J87" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J87" s="28"/>
       <c r="K87" s="20"/>
-      <c r="L87" s="20"/>
-[...2 lines deleted...]
-      <c r="B88" s="24" t="s">
+    </row>
+    <row r="88" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B88" s="26" t="s">
         <v>88</v>
       </c>
-      <c r="C88" s="25" t="s">
-        <v>176</v>
+      <c r="C88" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D88" s="17">
+        <v>220</v>
+      </c>
+      <c r="E88" s="18">
+        <v>55</v>
+      </c>
+      <c r="F88" s="17">
+        <v>0</v>
+      </c>
+      <c r="G88" s="17">
+        <v>0</v>
+      </c>
+      <c r="H88" s="17">
+        <v>0</v>
+      </c>
+      <c r="I88" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="J88" s="28"/>
+      <c r="K88" s="20"/>
+    </row>
+    <row r="89" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B89" s="26" t="s">
+        <v>89</v>
+      </c>
+      <c r="C89" s="27" t="s">
+        <v>177</v>
+      </c>
+      <c r="D89" s="17">
+        <v>3080</v>
+      </c>
+      <c r="E89" s="18">
+        <v>770</v>
+      </c>
+      <c r="F89" s="17">
+        <v>0</v>
+      </c>
+      <c r="G89" s="17">
+        <v>0</v>
+      </c>
+      <c r="H89" s="17">
+        <v>0</v>
+      </c>
+      <c r="I89" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="J89" s="28"/>
+      <c r="K89" s="20"/>
+    </row>
+    <row r="90" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B90" s="26" t="s">
+        <v>90</v>
+      </c>
+      <c r="C90" s="27" t="s">
+        <v>177</v>
+      </c>
+      <c r="D90" s="17">
+        <v>420</v>
+      </c>
+      <c r="E90" s="18">
+        <v>105</v>
+      </c>
+      <c r="F90" s="17">
+        <v>0</v>
+      </c>
+      <c r="G90" s="17">
+        <v>0</v>
+      </c>
+      <c r="H90" s="17">
+        <v>0</v>
+      </c>
+      <c r="I90" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="J90" s="28"/>
+      <c r="K90" s="20"/>
+    </row>
+    <row r="91" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B91" s="26" t="s">
+        <v>91</v>
+      </c>
+      <c r="C91" s="27" t="s">
+        <v>177</v>
+      </c>
+      <c r="D91" s="17">
+        <v>920</v>
+      </c>
+      <c r="E91" s="18">
+        <v>230</v>
+      </c>
+      <c r="F91" s="17">
+        <v>0</v>
+      </c>
+      <c r="G91" s="17">
+        <v>0</v>
+      </c>
+      <c r="H91" s="17">
+        <v>0</v>
+      </c>
+      <c r="I91" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="J91" s="28"/>
+      <c r="K91" s="20"/>
+    </row>
+    <row r="92" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B92" s="26" t="s">
+        <v>92</v>
+      </c>
+      <c r="C92" s="27" t="s">
+        <v>177</v>
+      </c>
+      <c r="D92" s="17">
         <v>200</v>
       </c>
-      <c r="E88" s="18">
+      <c r="E92" s="18">
         <v>50</v>
       </c>
-      <c r="F88" s="17">
-[...114 lines deleted...]
-      </c>
       <c r="F92" s="17">
         <v>0</v>
       </c>
       <c r="G92" s="17">
         <v>0</v>
       </c>
       <c r="H92" s="17">
         <v>0</v>
       </c>
       <c r="I92" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J92" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J92" s="28"/>
       <c r="K92" s="20"/>
-      <c r="L92" s="20"/>
-[...2 lines deleted...]
-      <c r="B93" s="24" t="s">
+    </row>
+    <row r="93" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B93" s="26" t="s">
         <v>93</v>
       </c>
-      <c r="C93" s="25" t="s">
-        <v>176</v>
+      <c r="C93" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D93" s="17">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="E93" s="18">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="F93" s="17">
         <v>0</v>
       </c>
       <c r="G93" s="17">
         <v>0</v>
       </c>
       <c r="H93" s="17">
         <v>0</v>
       </c>
       <c r="I93" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J93" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J93" s="28"/>
       <c r="K93" s="20"/>
-      <c r="L93" s="20"/>
-[...2 lines deleted...]
-      <c r="B94" s="24" t="s">
+    </row>
+    <row r="94" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B94" s="26" t="s">
         <v>94</v>
       </c>
-      <c r="C94" s="25" t="s">
-        <v>176</v>
+      <c r="C94" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D94" s="17">
-        <v>2020</v>
+        <v>2100</v>
       </c>
       <c r="E94" s="18">
-        <v>505</v>
+        <v>525</v>
       </c>
       <c r="F94" s="17">
         <v>0</v>
       </c>
       <c r="G94" s="17">
         <v>0</v>
       </c>
       <c r="H94" s="17">
         <v>0</v>
       </c>
       <c r="I94" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J94" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J94" s="28"/>
       <c r="K94" s="20"/>
-      <c r="L94" s="20"/>
-[...2 lines deleted...]
-      <c r="B95" s="24" t="s">
+    </row>
+    <row r="95" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B95" s="26" t="s">
         <v>95</v>
       </c>
-      <c r="C95" s="25" t="s">
-        <v>176</v>
+      <c r="C95" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D95" s="17">
         <v>120</v>
       </c>
       <c r="E95" s="18">
         <v>30</v>
       </c>
       <c r="F95" s="17">
         <v>0</v>
       </c>
       <c r="G95" s="17">
         <v>0</v>
       </c>
       <c r="H95" s="17">
         <v>0</v>
       </c>
       <c r="I95" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J95" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J95" s="28"/>
       <c r="K95" s="20"/>
-      <c r="L95" s="20"/>
-[...2 lines deleted...]
-      <c r="B96" s="24" t="s">
+    </row>
+    <row r="96" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B96" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="C96" s="25" t="s">
-        <v>176</v>
+      <c r="C96" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D96" s="17">
         <v>960</v>
       </c>
       <c r="E96" s="18">
         <v>240</v>
       </c>
       <c r="F96" s="17">
         <v>0</v>
       </c>
       <c r="G96" s="17">
         <v>0</v>
       </c>
       <c r="H96" s="17">
         <v>0</v>
       </c>
       <c r="I96" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J96" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J96" s="28"/>
       <c r="K96" s="20"/>
-      <c r="L96" s="20"/>
-[...2 lines deleted...]
-      <c r="B97" s="24" t="s">
+    </row>
+    <row r="97" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B97" s="26" t="s">
         <v>97</v>
       </c>
-      <c r="C97" s="25" t="s">
-        <v>176</v>
+      <c r="C97" s="27" t="s">
+        <v>179</v>
       </c>
       <c r="D97" s="17">
-        <v>7060</v>
+        <v>6880</v>
       </c>
       <c r="E97" s="18">
-        <v>1765</v>
+        <v>1720</v>
       </c>
       <c r="F97" s="17">
         <v>0</v>
       </c>
       <c r="G97" s="17">
         <v>0</v>
       </c>
       <c r="H97" s="17">
         <v>0</v>
       </c>
       <c r="I97" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J97" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J97" s="28"/>
       <c r="K97" s="20"/>
-      <c r="L97" s="20"/>
-[...2 lines deleted...]
-      <c r="B98" s="24" t="s">
+    </row>
+    <row r="98" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B98" s="26" t="s">
         <v>98</v>
       </c>
-      <c r="C98" s="25" t="s">
-        <v>176</v>
+      <c r="C98" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D98" s="17">
-        <v>2040</v>
+        <v>2720</v>
       </c>
       <c r="E98" s="18">
-        <v>510</v>
+        <v>680</v>
       </c>
       <c r="F98" s="17">
         <v>0</v>
       </c>
       <c r="G98" s="17">
         <v>0</v>
       </c>
       <c r="H98" s="17">
         <v>0</v>
       </c>
       <c r="I98" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J98" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J98" s="28"/>
       <c r="K98" s="20"/>
-      <c r="L98" s="20"/>
-[...2 lines deleted...]
-      <c r="B99" s="24" t="s">
+    </row>
+    <row r="99" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B99" s="26" t="s">
         <v>99</v>
       </c>
-      <c r="C99" s="25" t="s">
-        <v>176</v>
+      <c r="C99" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D99" s="17">
         <v>3380</v>
       </c>
       <c r="E99" s="18">
         <v>845</v>
       </c>
       <c r="F99" s="17">
         <v>0</v>
       </c>
       <c r="G99" s="17">
         <v>0</v>
       </c>
       <c r="H99" s="17">
         <v>0</v>
       </c>
       <c r="I99" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J99" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J99" s="28"/>
       <c r="K99" s="20"/>
-      <c r="L99" s="20"/>
-[...2 lines deleted...]
-      <c r="B100" s="24" t="s">
+    </row>
+    <row r="100" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B100" s="26" t="s">
         <v>100</v>
       </c>
-      <c r="C100" s="25" t="s">
-        <v>176</v>
+      <c r="C100" s="27" t="s">
+        <v>179</v>
       </c>
       <c r="D100" s="17">
-        <v>1480</v>
+        <v>1460</v>
       </c>
       <c r="E100" s="18">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="F100" s="17">
         <v>0</v>
       </c>
       <c r="G100" s="17">
         <v>0</v>
       </c>
       <c r="H100" s="17">
         <v>0</v>
       </c>
       <c r="I100" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J100" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J100" s="28"/>
       <c r="K100" s="20"/>
-      <c r="L100" s="20"/>
-[...2 lines deleted...]
-      <c r="B101" s="24" t="s">
+    </row>
+    <row r="101" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B101" s="26" t="s">
         <v>101</v>
       </c>
-      <c r="C101" s="25" t="s">
-        <v>176</v>
+      <c r="C101" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D101" s="17">
         <v>2100</v>
       </c>
       <c r="E101" s="18">
         <v>525</v>
       </c>
       <c r="F101" s="17">
         <v>0</v>
       </c>
       <c r="G101" s="17">
         <v>0</v>
       </c>
       <c r="H101" s="17">
         <v>0</v>
       </c>
       <c r="I101" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J101" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J101" s="28"/>
       <c r="K101" s="20"/>
-      <c r="L101" s="20"/>
-[...2 lines deleted...]
-      <c r="B102" s="24" t="s">
+    </row>
+    <row r="102" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B102" s="26" t="s">
         <v>102</v>
       </c>
-      <c r="C102" s="25" t="s">
-        <v>176</v>
+      <c r="C102" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D102" s="17">
-        <v>220</v>
+        <v>200</v>
       </c>
       <c r="E102" s="18">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="F102" s="17">
         <v>0</v>
       </c>
       <c r="G102" s="17">
         <v>0</v>
       </c>
       <c r="H102" s="17">
         <v>0</v>
       </c>
       <c r="I102" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J102" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J102" s="28"/>
       <c r="K102" s="20"/>
-      <c r="L102" s="20"/>
-[...2 lines deleted...]
-      <c r="B103" s="24" t="s">
+    </row>
+    <row r="103" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B103" s="26" t="s">
         <v>103</v>
       </c>
-      <c r="C103" s="25" t="s">
-        <v>176</v>
+      <c r="C103" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D103" s="17">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="E103" s="18">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F103" s="17">
         <v>0</v>
       </c>
       <c r="G103" s="17">
         <v>0</v>
       </c>
       <c r="H103" s="17">
         <v>0</v>
       </c>
       <c r="I103" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J103" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J103" s="28"/>
       <c r="K103" s="20"/>
-      <c r="L103" s="20"/>
-[...2 lines deleted...]
-      <c r="B104" s="24" t="s">
+    </row>
+    <row r="104" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B104" s="26" t="s">
         <v>104</v>
       </c>
-      <c r="C104" s="25" t="s">
-        <v>176</v>
+      <c r="C104" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D104" s="17">
-        <v>1820</v>
+        <v>1720</v>
       </c>
       <c r="E104" s="18">
-        <v>455</v>
+        <v>430</v>
       </c>
       <c r="F104" s="17">
         <v>0</v>
       </c>
       <c r="G104" s="17">
         <v>0</v>
       </c>
       <c r="H104" s="17">
         <v>0</v>
       </c>
       <c r="I104" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J104" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J104" s="28"/>
       <c r="K104" s="20"/>
-      <c r="L104" s="20"/>
-[...2 lines deleted...]
-      <c r="B105" s="24" t="s">
+    </row>
+    <row r="105" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B105" s="26" t="s">
         <v>105</v>
       </c>
-      <c r="C105" s="25" t="s">
-        <v>176</v>
+      <c r="C105" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D105" s="17">
-        <v>520</v>
+        <v>500</v>
       </c>
       <c r="E105" s="18">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="F105" s="17">
         <v>0</v>
       </c>
       <c r="G105" s="17">
         <v>0</v>
       </c>
       <c r="H105" s="17">
         <v>0</v>
       </c>
       <c r="I105" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J105" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J105" s="28"/>
       <c r="K105" s="20"/>
-      <c r="L105" s="20"/>
-[...2 lines deleted...]
-      <c r="B106" s="24" t="s">
+    </row>
+    <row r="106" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B106" s="26" t="s">
         <v>106</v>
       </c>
-      <c r="C106" s="25" t="s">
-        <v>176</v>
+      <c r="C106" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D106" s="17">
-        <v>920</v>
+        <v>860</v>
       </c>
       <c r="E106" s="18">
-        <v>230</v>
+        <v>215</v>
       </c>
       <c r="F106" s="17">
         <v>0</v>
       </c>
       <c r="G106" s="17">
         <v>0</v>
       </c>
       <c r="H106" s="17">
         <v>0</v>
       </c>
       <c r="I106" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J106" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J106" s="28"/>
       <c r="K106" s="20"/>
-      <c r="L106" s="20"/>
-[...2 lines deleted...]
-      <c r="B107" s="24" t="s">
+    </row>
+    <row r="107" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B107" s="26" t="s">
         <v>107</v>
       </c>
-      <c r="C107" s="25" t="s">
-        <v>176</v>
+      <c r="C107" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D107" s="17">
         <v>2420</v>
       </c>
       <c r="E107" s="18">
         <v>605</v>
       </c>
       <c r="F107" s="17">
         <v>0</v>
       </c>
       <c r="G107" s="17">
         <v>0</v>
       </c>
       <c r="H107" s="17">
         <v>0</v>
       </c>
       <c r="I107" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J107" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J107" s="28"/>
       <c r="K107" s="20"/>
-      <c r="L107" s="20"/>
-[...2 lines deleted...]
-      <c r="B108" s="24" t="s">
+    </row>
+    <row r="108" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B108" s="26" t="s">
         <v>108</v>
       </c>
-      <c r="C108" s="25" t="s">
-        <v>176</v>
+      <c r="C108" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D108" s="17">
-        <v>1660</v>
+        <v>1540</v>
       </c>
       <c r="E108" s="18">
-        <v>415</v>
+        <v>385</v>
       </c>
       <c r="F108" s="17">
         <v>0</v>
       </c>
       <c r="G108" s="17">
         <v>0</v>
       </c>
       <c r="H108" s="17">
         <v>0</v>
       </c>
       <c r="I108" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J108" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J108" s="28"/>
       <c r="K108" s="20"/>
-      <c r="L108" s="20"/>
-[...2 lines deleted...]
-      <c r="B109" s="24" t="s">
+    </row>
+    <row r="109" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B109" s="26" t="s">
         <v>109</v>
       </c>
-      <c r="C109" s="25" t="s">
-        <v>176</v>
+      <c r="C109" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D109" s="17">
-        <v>2520</v>
+        <v>2440</v>
       </c>
       <c r="E109" s="18">
-        <v>630</v>
+        <v>610</v>
       </c>
       <c r="F109" s="17">
         <v>0</v>
       </c>
       <c r="G109" s="17">
         <v>0</v>
       </c>
       <c r="H109" s="17">
         <v>0</v>
       </c>
       <c r="I109" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J109" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J109" s="28"/>
       <c r="K109" s="20"/>
-      <c r="L109" s="20"/>
-[...2 lines deleted...]
-      <c r="B110" s="24" t="s">
+    </row>
+    <row r="110" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B110" s="26" t="s">
         <v>110</v>
       </c>
-      <c r="C110" s="25" t="s">
-        <v>176</v>
+      <c r="C110" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D110" s="17">
         <v>1000</v>
       </c>
       <c r="E110" s="18">
         <v>250</v>
       </c>
       <c r="F110" s="17">
         <v>0</v>
       </c>
       <c r="G110" s="17">
         <v>0</v>
       </c>
       <c r="H110" s="17">
         <v>0</v>
       </c>
       <c r="I110" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J110" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J110" s="28"/>
       <c r="K110" s="20"/>
-      <c r="L110" s="20"/>
-[...2 lines deleted...]
-      <c r="B111" s="24" t="s">
+    </row>
+    <row r="111" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B111" s="26" t="s">
         <v>111</v>
       </c>
-      <c r="C111" s="25" t="s">
-        <v>176</v>
+      <c r="C111" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D111" s="17">
-        <v>200</v>
+        <v>180</v>
       </c>
       <c r="E111" s="18">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="F111" s="17">
         <v>0</v>
       </c>
       <c r="G111" s="17">
         <v>0</v>
       </c>
       <c r="H111" s="17">
         <v>0</v>
       </c>
       <c r="I111" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J111" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J111" s="28"/>
       <c r="K111" s="20"/>
-      <c r="L111" s="20"/>
-[...2 lines deleted...]
-      <c r="B112" s="24" t="s">
+    </row>
+    <row r="112" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B112" s="26" t="s">
         <v>112</v>
       </c>
-      <c r="C112" s="25" t="s">
-        <v>176</v>
+      <c r="C112" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D112" s="17">
         <v>1080</v>
       </c>
       <c r="E112" s="18">
         <v>270</v>
       </c>
       <c r="F112" s="17">
         <v>0</v>
       </c>
       <c r="G112" s="17">
         <v>0</v>
       </c>
       <c r="H112" s="17">
         <v>0</v>
       </c>
       <c r="I112" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J112" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J112" s="28"/>
       <c r="K112" s="20"/>
-      <c r="L112" s="20"/>
-[...2 lines deleted...]
-      <c r="B113" s="24" t="s">
+    </row>
+    <row r="113" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B113" s="26" t="s">
         <v>113</v>
       </c>
-      <c r="C113" s="25" t="s">
-        <v>176</v>
+      <c r="C113" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D113" s="17">
-        <v>400</v>
+        <v>420</v>
       </c>
       <c r="E113" s="18">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="F113" s="17">
         <v>0</v>
       </c>
       <c r="G113" s="17">
         <v>0</v>
       </c>
       <c r="H113" s="17">
         <v>0</v>
       </c>
       <c r="I113" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J113" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J113" s="28"/>
       <c r="K113" s="20"/>
-      <c r="L113" s="20"/>
-[...2 lines deleted...]
-      <c r="B114" s="24" t="s">
+    </row>
+    <row r="114" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B114" s="26" t="s">
         <v>114</v>
       </c>
-      <c r="C114" s="25" t="s">
-        <v>176</v>
+      <c r="C114" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D114" s="17">
-        <v>520</v>
+        <v>560</v>
       </c>
       <c r="E114" s="18">
-        <v>130</v>
+        <v>140</v>
       </c>
       <c r="F114" s="17">
         <v>0</v>
       </c>
       <c r="G114" s="17">
         <v>0</v>
       </c>
       <c r="H114" s="17">
         <v>0</v>
       </c>
       <c r="I114" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J114" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J114" s="28"/>
       <c r="K114" s="20"/>
-      <c r="L114" s="20"/>
-[...2 lines deleted...]
-      <c r="B115" s="24" t="s">
+    </row>
+    <row r="115" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B115" s="26" t="s">
         <v>115</v>
       </c>
-      <c r="C115" s="25" t="s">
-        <v>176</v>
+      <c r="C115" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D115" s="17">
-        <v>260</v>
+        <v>240</v>
       </c>
       <c r="E115" s="18">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="F115" s="17">
         <v>0</v>
       </c>
       <c r="G115" s="17">
         <v>0</v>
       </c>
       <c r="H115" s="17">
         <v>0</v>
       </c>
       <c r="I115" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J115" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J115" s="28"/>
       <c r="K115" s="20"/>
-      <c r="L115" s="20"/>
-[...2 lines deleted...]
-      <c r="B116" s="24" t="s">
+    </row>
+    <row r="116" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B116" s="26" t="s">
         <v>116</v>
       </c>
-      <c r="C116" s="25" t="s">
-        <v>176</v>
+      <c r="C116" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D116" s="17">
-        <v>540</v>
+        <v>500</v>
       </c>
       <c r="E116" s="18">
-        <v>135</v>
+        <v>125</v>
       </c>
       <c r="F116" s="17">
         <v>0</v>
       </c>
       <c r="G116" s="17">
         <v>0</v>
       </c>
       <c r="H116" s="17">
         <v>0</v>
       </c>
       <c r="I116" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J116" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J116" s="28"/>
       <c r="K116" s="20"/>
-      <c r="L116" s="20"/>
-[...2 lines deleted...]
-      <c r="B117" s="24" t="s">
+    </row>
+    <row r="117" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B117" s="26" t="s">
         <v>117</v>
       </c>
-      <c r="C117" s="25" t="s">
-        <v>176</v>
+      <c r="C117" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D117" s="17">
         <v>780</v>
       </c>
       <c r="E117" s="18">
         <v>195</v>
       </c>
       <c r="F117" s="17">
         <v>0</v>
       </c>
       <c r="G117" s="17">
         <v>0</v>
       </c>
       <c r="H117" s="17">
         <v>0</v>
       </c>
       <c r="I117" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J117" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J117" s="28"/>
       <c r="K117" s="20"/>
-      <c r="L117" s="20"/>
-[...2 lines deleted...]
-      <c r="B118" s="24" t="s">
+    </row>
+    <row r="118" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B118" s="26" t="s">
         <v>118</v>
       </c>
-      <c r="C118" s="25" t="s">
-        <v>177</v>
+      <c r="C118" s="27" t="s">
+        <v>178</v>
       </c>
       <c r="D118" s="17">
-        <v>1220</v>
+        <v>1260</v>
       </c>
       <c r="E118" s="18">
-        <v>305</v>
+        <v>315</v>
       </c>
       <c r="F118" s="17">
         <v>0</v>
       </c>
       <c r="G118" s="17">
         <v>0</v>
       </c>
       <c r="H118" s="17">
         <v>0</v>
       </c>
       <c r="I118" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J118" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J118" s="28"/>
       <c r="K118" s="20"/>
-      <c r="L118" s="20"/>
-[...2 lines deleted...]
-      <c r="B119" s="24" t="s">
+    </row>
+    <row r="119" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B119" s="26" t="s">
         <v>119</v>
       </c>
-      <c r="C119" s="25" t="s">
-        <v>176</v>
+      <c r="C119" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D119" s="17">
-        <v>7880</v>
+        <v>8200</v>
       </c>
       <c r="E119" s="18">
-        <v>1970</v>
+        <v>2050</v>
       </c>
       <c r="F119" s="17">
         <v>0</v>
       </c>
       <c r="G119" s="17">
         <v>0</v>
       </c>
       <c r="H119" s="17">
         <v>0</v>
       </c>
       <c r="I119" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J119" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J119" s="28"/>
       <c r="K119" s="20"/>
-      <c r="L119" s="20"/>
-[...2 lines deleted...]
-      <c r="B120" s="24" t="s">
+    </row>
+    <row r="120" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B120" s="26" t="s">
         <v>120</v>
       </c>
-      <c r="C120" s="25" t="s">
-        <v>176</v>
+      <c r="C120" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D120" s="17">
-        <v>2560</v>
+        <v>3160</v>
       </c>
       <c r="E120" s="18">
-        <v>640</v>
+        <v>790</v>
       </c>
       <c r="F120" s="17">
         <v>0</v>
       </c>
       <c r="G120" s="17">
         <v>0</v>
       </c>
       <c r="H120" s="17">
         <v>0</v>
       </c>
       <c r="I120" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J120" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J120" s="28"/>
       <c r="K120" s="20"/>
-      <c r="L120" s="20"/>
-[...2 lines deleted...]
-      <c r="B121" s="24" t="s">
+    </row>
+    <row r="121" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B121" s="26" t="s">
         <v>121</v>
       </c>
-      <c r="C121" s="25" t="s">
-        <v>176</v>
+      <c r="C121" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D121" s="17">
         <v>80</v>
       </c>
       <c r="E121" s="18">
         <v>20</v>
       </c>
       <c r="F121" s="17">
         <v>0</v>
       </c>
       <c r="G121" s="17">
         <v>0</v>
       </c>
       <c r="H121" s="17">
         <v>0</v>
       </c>
       <c r="I121" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J121" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J121" s="28"/>
       <c r="K121" s="20"/>
-      <c r="L121" s="20"/>
-[...2 lines deleted...]
-      <c r="B122" s="24" t="s">
+    </row>
+    <row r="122" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B122" s="26" t="s">
         <v>122</v>
       </c>
-      <c r="C122" s="25" t="s">
-        <v>176</v>
+      <c r="C122" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D122" s="17">
         <v>1400</v>
       </c>
       <c r="E122" s="18">
         <v>350</v>
       </c>
       <c r="F122" s="17">
         <v>0</v>
       </c>
       <c r="G122" s="17">
         <v>0</v>
       </c>
       <c r="H122" s="17">
         <v>0</v>
       </c>
       <c r="I122" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J122" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J122" s="28"/>
       <c r="K122" s="20"/>
-      <c r="L122" s="20"/>
-[...2 lines deleted...]
-      <c r="B123" s="24" t="s">
+    </row>
+    <row r="123" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B123" s="26" t="s">
         <v>123</v>
       </c>
-      <c r="C123" s="25" t="s">
-        <v>176</v>
+      <c r="C123" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D123" s="17">
+        <v>60</v>
+      </c>
+      <c r="E123" s="18">
+        <v>15</v>
+      </c>
+      <c r="F123" s="17">
+        <v>0</v>
+      </c>
+      <c r="G123" s="17">
+        <v>0</v>
+      </c>
+      <c r="H123" s="17">
+        <v>0</v>
+      </c>
+      <c r="I123" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="J123" s="28"/>
+      <c r="K123" s="20"/>
+    </row>
+    <row r="124" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B124" s="26" t="s">
+        <v>124</v>
+      </c>
+      <c r="C124" s="27" t="s">
+        <v>177</v>
+      </c>
+      <c r="D124" s="17">
         <v>40</v>
       </c>
-      <c r="E123" s="18">
+      <c r="E124" s="18">
         <v>10</v>
       </c>
-      <c r="F123" s="17">
-[...27 lines deleted...]
-      </c>
       <c r="F124" s="17">
         <v>0</v>
       </c>
       <c r="G124" s="17">
         <v>0</v>
       </c>
       <c r="H124" s="17">
         <v>0</v>
       </c>
       <c r="I124" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J124" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J124" s="28"/>
       <c r="K124" s="20"/>
-      <c r="L124" s="20"/>
-[...2 lines deleted...]
-      <c r="B125" s="24" t="s">
+    </row>
+    <row r="125" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B125" s="26" t="s">
         <v>125</v>
       </c>
-      <c r="C125" s="25" t="s">
-        <v>176</v>
+      <c r="C125" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D125" s="17">
-        <v>400</v>
+        <v>360</v>
       </c>
       <c r="E125" s="18">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="F125" s="17">
         <v>0</v>
       </c>
       <c r="G125" s="17">
         <v>0</v>
       </c>
       <c r="H125" s="17">
         <v>0</v>
       </c>
       <c r="I125" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J125" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J125" s="28"/>
       <c r="K125" s="20"/>
-      <c r="L125" s="20"/>
-[...2 lines deleted...]
-      <c r="B126" s="24" t="s">
+    </row>
+    <row r="126" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B126" s="26" t="s">
         <v>126</v>
       </c>
-      <c r="C126" s="25" t="s">
-        <v>176</v>
+      <c r="C126" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D126" s="17">
-        <v>2240</v>
+        <v>2100</v>
       </c>
       <c r="E126" s="18">
-        <v>560</v>
+        <v>525</v>
       </c>
       <c r="F126" s="17">
         <v>0</v>
       </c>
       <c r="G126" s="17">
         <v>0</v>
       </c>
       <c r="H126" s="17">
         <v>0</v>
       </c>
       <c r="I126" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J126" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J126" s="28"/>
       <c r="K126" s="20"/>
-      <c r="L126" s="20"/>
-[...2 lines deleted...]
-      <c r="B127" s="24" t="s">
+    </row>
+    <row r="127" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B127" s="26" t="s">
         <v>127</v>
       </c>
-      <c r="C127" s="25" t="s">
-        <v>176</v>
+      <c r="C127" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D127" s="17">
-        <v>4180</v>
+        <v>3880</v>
       </c>
       <c r="E127" s="18">
-        <v>1045</v>
+        <v>970</v>
       </c>
       <c r="F127" s="17">
         <v>0</v>
       </c>
       <c r="G127" s="17">
         <v>0</v>
       </c>
       <c r="H127" s="17">
         <v>0</v>
       </c>
       <c r="I127" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J127" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J127" s="28"/>
       <c r="K127" s="20"/>
-      <c r="L127" s="20"/>
-[...2 lines deleted...]
-      <c r="B128" s="24" t="s">
+    </row>
+    <row r="128" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B128" s="26" t="s">
         <v>128</v>
       </c>
-      <c r="C128" s="25" t="s">
-        <v>176</v>
+      <c r="C128" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D128" s="17">
-        <v>13960</v>
+        <v>19000</v>
       </c>
       <c r="E128" s="18">
-        <v>3490</v>
+        <v>4750</v>
       </c>
       <c r="F128" s="17">
         <v>0</v>
       </c>
       <c r="G128" s="17">
         <v>0</v>
       </c>
       <c r="H128" s="17">
         <v>0</v>
       </c>
       <c r="I128" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J128" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J128" s="28"/>
       <c r="K128" s="20"/>
-      <c r="L128" s="20"/>
-[...2 lines deleted...]
-      <c r="B129" s="24" t="s">
+    </row>
+    <row r="129" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B129" s="26" t="s">
         <v>129</v>
       </c>
-      <c r="C129" s="25" t="s">
-        <v>176</v>
+      <c r="C129" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D129" s="17">
-        <v>1560</v>
+        <v>1960</v>
       </c>
       <c r="E129" s="18">
-        <v>390</v>
+        <v>490</v>
       </c>
       <c r="F129" s="17">
         <v>0</v>
       </c>
       <c r="G129" s="17">
         <v>0</v>
       </c>
       <c r="H129" s="17">
         <v>0</v>
       </c>
       <c r="I129" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J129" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J129" s="28"/>
       <c r="K129" s="20"/>
-      <c r="L129" s="20"/>
-[...2 lines deleted...]
-      <c r="B130" s="24" t="s">
+    </row>
+    <row r="130" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B130" s="26" t="s">
         <v>130</v>
       </c>
-      <c r="C130" s="25" t="s">
-        <v>176</v>
+      <c r="C130" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D130" s="17">
-        <v>320</v>
+        <v>360</v>
       </c>
       <c r="E130" s="18">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="F130" s="17">
         <v>0</v>
       </c>
       <c r="G130" s="17">
         <v>0</v>
       </c>
       <c r="H130" s="17">
         <v>0</v>
       </c>
       <c r="I130" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J130" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J130" s="28"/>
       <c r="K130" s="20"/>
-      <c r="L130" s="20"/>
-[...2 lines deleted...]
-      <c r="B131" s="24" t="s">
+    </row>
+    <row r="131" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B131" s="26" t="s">
         <v>131</v>
       </c>
-      <c r="C131" s="25" t="s">
-        <v>176</v>
+      <c r="C131" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D131" s="17">
         <v>100</v>
       </c>
       <c r="E131" s="18">
         <v>25</v>
       </c>
       <c r="F131" s="17">
         <v>0</v>
       </c>
       <c r="G131" s="17">
         <v>0</v>
       </c>
       <c r="H131" s="17">
         <v>0</v>
       </c>
       <c r="I131" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J131" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J131" s="28"/>
       <c r="K131" s="20"/>
-      <c r="L131" s="20"/>
-[...2 lines deleted...]
-      <c r="B132" s="24" t="s">
+    </row>
+    <row r="132" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B132" s="26" t="s">
         <v>132</v>
       </c>
-      <c r="C132" s="25" t="s">
-        <v>176</v>
+      <c r="C132" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D132" s="17">
-        <v>1120</v>
+        <v>1060</v>
       </c>
       <c r="E132" s="18">
-        <v>280</v>
+        <v>265</v>
       </c>
       <c r="F132" s="17">
         <v>0</v>
       </c>
       <c r="G132" s="17">
         <v>0</v>
       </c>
       <c r="H132" s="17">
         <v>0</v>
       </c>
       <c r="I132" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J132" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J132" s="28"/>
       <c r="K132" s="20"/>
-      <c r="L132" s="20"/>
-[...2 lines deleted...]
-      <c r="B133" s="24" t="s">
+    </row>
+    <row r="133" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B133" s="26" t="s">
         <v>133</v>
       </c>
-      <c r="C133" s="25" t="s">
-        <v>176</v>
+      <c r="C133" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D133" s="17">
-        <v>600</v>
+        <v>580</v>
       </c>
       <c r="E133" s="18">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="F133" s="17">
         <v>0</v>
       </c>
       <c r="G133" s="17">
         <v>0</v>
       </c>
       <c r="H133" s="17">
         <v>0</v>
       </c>
       <c r="I133" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J133" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J133" s="28"/>
       <c r="K133" s="20"/>
-      <c r="L133" s="20"/>
-[...2 lines deleted...]
-      <c r="B134" s="24" t="s">
+    </row>
+    <row r="134" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B134" s="26" t="s">
         <v>134</v>
       </c>
-      <c r="C134" s="25" t="s">
-        <v>176</v>
+      <c r="C134" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D134" s="17">
         <v>900</v>
       </c>
       <c r="E134" s="18">
         <v>225</v>
       </c>
       <c r="F134" s="17">
         <v>0</v>
       </c>
       <c r="G134" s="17">
         <v>0</v>
       </c>
       <c r="H134" s="17">
         <v>0</v>
       </c>
       <c r="I134" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J134" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J134" s="28"/>
       <c r="K134" s="20"/>
-      <c r="L134" s="20"/>
-[...2 lines deleted...]
-      <c r="B135" s="24" t="s">
+    </row>
+    <row r="135" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B135" s="26" t="s">
         <v>135</v>
       </c>
-      <c r="C135" s="25" t="s">
-        <v>176</v>
+      <c r="C135" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D135" s="17">
-        <v>1400</v>
+        <v>1480</v>
       </c>
       <c r="E135" s="18">
-        <v>350</v>
+        <v>370</v>
       </c>
       <c r="F135" s="17">
         <v>0</v>
       </c>
       <c r="G135" s="17">
         <v>0</v>
       </c>
       <c r="H135" s="17">
         <v>0</v>
       </c>
       <c r="I135" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J135" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J135" s="28"/>
       <c r="K135" s="20"/>
-      <c r="L135" s="20"/>
-[...2 lines deleted...]
-      <c r="B136" s="24" t="s">
+    </row>
+    <row r="136" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B136" s="26" t="s">
         <v>136</v>
       </c>
-      <c r="C136" s="25" t="s">
-        <v>176</v>
+      <c r="C136" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D136" s="17">
         <v>1420</v>
       </c>
       <c r="E136" s="18">
         <v>355</v>
       </c>
       <c r="F136" s="17">
         <v>0</v>
       </c>
       <c r="G136" s="17">
         <v>0</v>
       </c>
       <c r="H136" s="17">
         <v>0</v>
       </c>
       <c r="I136" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J136" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J136" s="28"/>
       <c r="K136" s="20"/>
-      <c r="L136" s="20"/>
-[...2 lines deleted...]
-      <c r="B137" s="24" t="s">
+    </row>
+    <row r="137" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B137" s="26" t="s">
         <v>137</v>
       </c>
-      <c r="C137" s="25" t="s">
-        <v>176</v>
+      <c r="C137" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D137" s="17">
         <v>900</v>
       </c>
       <c r="E137" s="18">
         <v>225</v>
       </c>
       <c r="F137" s="17">
         <v>0</v>
       </c>
       <c r="G137" s="17">
         <v>0</v>
       </c>
       <c r="H137" s="17">
         <v>0</v>
       </c>
       <c r="I137" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J137" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J137" s="28"/>
       <c r="K137" s="20"/>
-      <c r="L137" s="20"/>
-[...2 lines deleted...]
-      <c r="B138" s="24" t="s">
+    </row>
+    <row r="138" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B138" s="26" t="s">
         <v>138</v>
       </c>
-      <c r="C138" s="25" t="s">
-        <v>176</v>
+      <c r="C138" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D138" s="17">
-        <v>660</v>
+        <v>820</v>
       </c>
       <c r="E138" s="18">
-        <v>165</v>
+        <v>205</v>
       </c>
       <c r="F138" s="17">
         <v>0</v>
       </c>
       <c r="G138" s="17">
         <v>0</v>
       </c>
       <c r="H138" s="17">
         <v>0</v>
       </c>
       <c r="I138" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J138" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J138" s="28"/>
       <c r="K138" s="20"/>
-      <c r="L138" s="20"/>
-[...2 lines deleted...]
-      <c r="B139" s="24" t="s">
+    </row>
+    <row r="139" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B139" s="26" t="s">
         <v>139</v>
       </c>
-      <c r="C139" s="25" t="s">
-        <v>176</v>
+      <c r="C139" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D139" s="17">
         <v>40</v>
       </c>
       <c r="E139" s="18">
         <v>10</v>
       </c>
       <c r="F139" s="17">
         <v>0</v>
       </c>
       <c r="G139" s="17">
         <v>0</v>
       </c>
       <c r="H139" s="17">
         <v>0</v>
       </c>
       <c r="I139" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J139" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J139" s="28"/>
       <c r="K139" s="20"/>
-      <c r="L139" s="20"/>
-[...2 lines deleted...]
-      <c r="B140" s="24" t="s">
+    </row>
+    <row r="140" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B140" s="26" t="s">
         <v>140</v>
       </c>
-      <c r="C140" s="25" t="s">
-        <v>176</v>
+      <c r="C140" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D140" s="17">
         <v>740</v>
       </c>
       <c r="E140" s="18">
         <v>185</v>
       </c>
       <c r="F140" s="17">
         <v>0</v>
       </c>
       <c r="G140" s="17">
         <v>0</v>
       </c>
       <c r="H140" s="17">
         <v>0</v>
       </c>
       <c r="I140" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J140" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J140" s="28"/>
       <c r="K140" s="20"/>
-      <c r="L140" s="20"/>
-[...2 lines deleted...]
-      <c r="B141" s="24" t="s">
+    </row>
+    <row r="141" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B141" s="26" t="s">
         <v>141</v>
       </c>
-      <c r="C141" s="25" t="s">
-        <v>176</v>
+      <c r="C141" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D141" s="17">
         <v>2220</v>
       </c>
       <c r="E141" s="18">
         <v>555</v>
       </c>
       <c r="F141" s="17">
         <v>0</v>
       </c>
       <c r="G141" s="17">
         <v>0</v>
       </c>
       <c r="H141" s="17">
         <v>0</v>
       </c>
       <c r="I141" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J141" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J141" s="28"/>
       <c r="K141" s="20"/>
-      <c r="L141" s="20"/>
-[...2 lines deleted...]
-      <c r="B142" s="24" t="s">
+    </row>
+    <row r="142" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B142" s="26" t="s">
         <v>142</v>
       </c>
-      <c r="C142" s="25" t="s">
-        <v>176</v>
+      <c r="C142" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D142" s="17">
         <v>660</v>
       </c>
       <c r="E142" s="18">
         <v>165</v>
       </c>
       <c r="F142" s="17">
         <v>0</v>
       </c>
       <c r="G142" s="17">
         <v>0</v>
       </c>
       <c r="H142" s="17">
         <v>0</v>
       </c>
       <c r="I142" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J142" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J142" s="28"/>
       <c r="K142" s="20"/>
-      <c r="L142" s="20"/>
-[...2 lines deleted...]
-      <c r="B143" s="24" t="s">
+    </row>
+    <row r="143" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B143" s="26" t="s">
         <v>143</v>
       </c>
-      <c r="C143" s="25" t="s">
-        <v>176</v>
+      <c r="C143" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D143" s="17">
         <v>120</v>
       </c>
       <c r="E143" s="18">
         <v>30</v>
       </c>
       <c r="F143" s="17">
         <v>0</v>
       </c>
       <c r="G143" s="17">
         <v>0</v>
       </c>
       <c r="H143" s="17">
         <v>0</v>
       </c>
       <c r="I143" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J143" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J143" s="28"/>
       <c r="K143" s="20"/>
-      <c r="L143" s="20"/>
-[...2 lines deleted...]
-      <c r="B144" s="24" t="s">
+    </row>
+    <row r="144" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B144" s="26" t="s">
         <v>144</v>
       </c>
-      <c r="C144" s="25" t="s">
-        <v>176</v>
+      <c r="C144" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D144" s="17">
         <v>1380</v>
       </c>
       <c r="E144" s="18">
         <v>345</v>
       </c>
       <c r="F144" s="17">
         <v>0</v>
       </c>
       <c r="G144" s="17">
         <v>0</v>
       </c>
       <c r="H144" s="17">
         <v>0</v>
       </c>
       <c r="I144" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J144" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J144" s="28"/>
       <c r="K144" s="20"/>
-      <c r="L144" s="20"/>
-[...2 lines deleted...]
-      <c r="B145" s="24" t="s">
+    </row>
+    <row r="145" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B145" s="26" t="s">
         <v>145</v>
       </c>
-      <c r="C145" s="25" t="s">
-        <v>179</v>
+      <c r="C145" s="27" t="s">
+        <v>180</v>
       </c>
       <c r="D145" s="17">
         <v>840</v>
       </c>
       <c r="E145" s="18">
         <v>210</v>
       </c>
       <c r="F145" s="17">
         <v>0</v>
       </c>
       <c r="G145" s="17">
         <v>0</v>
       </c>
       <c r="H145" s="17">
         <v>0</v>
       </c>
       <c r="I145" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J145" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J145" s="28"/>
       <c r="K145" s="20"/>
-      <c r="L145" s="20"/>
-[...2 lines deleted...]
-      <c r="B146" s="24" t="s">
+    </row>
+    <row r="146" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B146" s="26" t="s">
         <v>146</v>
       </c>
-      <c r="C146" s="25" t="s">
-        <v>176</v>
+      <c r="C146" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D146" s="17">
-        <v>3520</v>
+        <v>5020</v>
       </c>
       <c r="E146" s="18">
-        <v>880</v>
+        <v>1255</v>
       </c>
       <c r="F146" s="17">
         <v>0</v>
       </c>
       <c r="G146" s="17">
         <v>0</v>
       </c>
       <c r="H146" s="17">
         <v>0</v>
       </c>
       <c r="I146" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J146" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J146" s="28"/>
       <c r="K146" s="20"/>
-      <c r="L146" s="20"/>
-[...2 lines deleted...]
-      <c r="B147" s="24" t="s">
+    </row>
+    <row r="147" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B147" s="26" t="s">
         <v>147</v>
       </c>
-      <c r="C147" s="25" t="s">
-        <v>176</v>
+      <c r="C147" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D147" s="17">
         <v>300</v>
       </c>
       <c r="E147" s="18">
         <v>75</v>
       </c>
       <c r="F147" s="17">
         <v>0</v>
       </c>
       <c r="G147" s="17">
         <v>0</v>
       </c>
       <c r="H147" s="17">
         <v>0</v>
       </c>
       <c r="I147" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J147" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J147" s="28"/>
       <c r="K147" s="20"/>
-      <c r="L147" s="20"/>
-[...2 lines deleted...]
-      <c r="B148" s="24" t="s">
+    </row>
+    <row r="148" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B148" s="26" t="s">
         <v>148</v>
       </c>
-      <c r="C148" s="25" t="s">
-        <v>176</v>
+      <c r="C148" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D148" s="17">
-        <v>1020</v>
+        <v>940</v>
       </c>
       <c r="E148" s="18">
-        <v>255</v>
+        <v>235</v>
       </c>
       <c r="F148" s="17">
         <v>0</v>
       </c>
       <c r="G148" s="17">
         <v>0</v>
       </c>
       <c r="H148" s="17">
         <v>0</v>
       </c>
       <c r="I148" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J148" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J148" s="28"/>
       <c r="K148" s="20"/>
-      <c r="L148" s="20"/>
-[...2 lines deleted...]
-      <c r="B149" s="24" t="s">
+    </row>
+    <row r="149" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B149" s="26" t="s">
         <v>149</v>
       </c>
-      <c r="C149" s="25" t="s">
-        <v>176</v>
+      <c r="C149" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D149" s="17">
-        <v>3660</v>
+        <v>3520</v>
       </c>
       <c r="E149" s="18">
-        <v>915</v>
+        <v>880</v>
       </c>
       <c r="F149" s="17">
         <v>0</v>
       </c>
       <c r="G149" s="17">
         <v>0</v>
       </c>
       <c r="H149" s="17">
         <v>0</v>
       </c>
       <c r="I149" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J149" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J149" s="28"/>
       <c r="K149" s="20"/>
-      <c r="L149" s="20"/>
-[...2 lines deleted...]
-      <c r="B150" s="24" t="s">
+    </row>
+    <row r="150" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B150" s="26" t="s">
         <v>150</v>
       </c>
-      <c r="C150" s="25" t="s">
-        <v>176</v>
+      <c r="C150" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D150" s="17">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="E150" s="18">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F150" s="17">
         <v>0</v>
       </c>
       <c r="G150" s="17">
         <v>0</v>
       </c>
       <c r="H150" s="17">
         <v>0</v>
       </c>
       <c r="I150" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J150" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J150" s="28"/>
       <c r="K150" s="20"/>
-      <c r="L150" s="20"/>
-[...2 lines deleted...]
-      <c r="B151" s="24" t="s">
+    </row>
+    <row r="151" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B151" s="26" t="s">
         <v>151</v>
       </c>
-      <c r="C151" s="25" t="s">
-        <v>176</v>
+      <c r="C151" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D151" s="17">
         <v>120</v>
       </c>
       <c r="E151" s="18">
         <v>30</v>
       </c>
       <c r="F151" s="17">
         <v>0</v>
       </c>
       <c r="G151" s="17">
         <v>0</v>
       </c>
       <c r="H151" s="17">
         <v>0</v>
       </c>
       <c r="I151" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J151" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J151" s="28"/>
       <c r="K151" s="20"/>
-      <c r="L151" s="20"/>
-[...2 lines deleted...]
-      <c r="B152" s="24" t="s">
+    </row>
+    <row r="152" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B152" s="26" t="s">
         <v>152</v>
       </c>
-      <c r="C152" s="25" t="s">
-        <v>176</v>
+      <c r="C152" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D152" s="17">
-        <v>940</v>
+        <v>1000</v>
       </c>
       <c r="E152" s="18">
-        <v>235</v>
+        <v>250</v>
       </c>
       <c r="F152" s="17">
         <v>0</v>
       </c>
       <c r="G152" s="17">
         <v>0</v>
       </c>
       <c r="H152" s="17">
         <v>0</v>
       </c>
       <c r="I152" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J152" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J152" s="28"/>
       <c r="K152" s="20"/>
-      <c r="L152" s="20"/>
-[...2 lines deleted...]
-      <c r="B153" s="24" t="b">
+    </row>
+    <row r="153" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B153" s="26" t="b">
         <v>1</v>
       </c>
-      <c r="C153" s="25" t="s">
-        <v>176</v>
+      <c r="C153" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D153" s="17">
         <v>880</v>
       </c>
       <c r="E153" s="18">
         <v>220</v>
       </c>
       <c r="F153" s="17">
         <v>0</v>
       </c>
       <c r="G153" s="17">
         <v>0</v>
       </c>
       <c r="H153" s="17">
         <v>0</v>
       </c>
       <c r="I153" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J153" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J153" s="28"/>
       <c r="K153" s="20"/>
-      <c r="L153" s="20"/>
-[...2 lines deleted...]
-      <c r="B154" s="24" t="s">
+    </row>
+    <row r="154" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B154" s="26" t="s">
         <v>153</v>
       </c>
-      <c r="C154" s="25" t="s">
-        <v>176</v>
+      <c r="C154" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D154" s="17">
-        <v>300</v>
+        <v>280</v>
       </c>
       <c r="E154" s="18">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="F154" s="17">
         <v>0</v>
       </c>
       <c r="G154" s="17">
         <v>0</v>
       </c>
       <c r="H154" s="17">
         <v>0</v>
       </c>
       <c r="I154" s="19" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-      <c r="B155" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="J154" s="28"/>
+    </row>
+    <row r="155" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B155" s="26" t="s">
         <v>154</v>
       </c>
-      <c r="C155" s="25" t="s">
-        <v>176</v>
+      <c r="C155" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D155" s="17">
         <v>100</v>
       </c>
       <c r="E155" s="18">
         <v>25</v>
       </c>
       <c r="F155" s="17">
         <v>0</v>
       </c>
       <c r="G155" s="17">
         <v>0</v>
       </c>
       <c r="H155" s="17">
         <v>0</v>
       </c>
       <c r="I155" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J155" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J155" s="28"/>
       <c r="K155" s="20"/>
-      <c r="L155" s="20"/>
-[...2 lines deleted...]
-      <c r="B156" s="24" t="s">
+    </row>
+    <row r="156" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B156" s="26" t="s">
         <v>155</v>
       </c>
-      <c r="C156" s="25" t="s">
-        <v>176</v>
+      <c r="C156" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D156" s="17">
         <v>40</v>
       </c>
       <c r="E156" s="18">
         <v>10</v>
       </c>
       <c r="F156" s="17">
         <v>0</v>
       </c>
       <c r="G156" s="17">
         <v>0</v>
       </c>
       <c r="H156" s="17">
         <v>0</v>
       </c>
       <c r="I156" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J156" s="26"/>
+        <v>176</v>
+      </c>
+      <c r="J156" s="28"/>
       <c r="K156" s="20"/>
-      <c r="L156" s="20"/>
-[...2 lines deleted...]
-      <c r="B157" s="24" t="s">
+    </row>
+    <row r="157" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B157" s="26" t="s">
         <v>156</v>
       </c>
-      <c r="C157" s="25" t="s">
-        <v>176</v>
+      <c r="C157" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D157" s="17">
-        <v>200</v>
+        <v>180</v>
       </c>
       <c r="E157" s="18">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="F157" s="17">
         <v>0</v>
       </c>
       <c r="G157" s="17">
         <v>0</v>
       </c>
       <c r="H157" s="17">
         <v>0</v>
       </c>
       <c r="I157" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J157" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J157" s="28"/>
       <c r="K157" s="20"/>
-      <c r="L157" s="20"/>
-[...2 lines deleted...]
-      <c r="B158" s="24" t="s">
+    </row>
+    <row r="158" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B158" s="26" t="s">
         <v>157</v>
       </c>
-      <c r="C158" s="25" t="s">
-        <v>176</v>
+      <c r="C158" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D158" s="17">
-        <v>620</v>
+        <v>640</v>
       </c>
       <c r="E158" s="18">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="F158" s="17">
         <v>0</v>
       </c>
       <c r="G158" s="17">
         <v>0</v>
       </c>
       <c r="H158" s="17">
         <v>0</v>
       </c>
       <c r="I158" s="19" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="J158" s="26"/>
+        <v>8</v>
+      </c>
+      <c r="J158" s="28"/>
       <c r="K158" s="20"/>
-      <c r="L158" s="20"/>
-[...2 lines deleted...]
-      <c r="B159" s="27" t="s">
+    </row>
+    <row r="159" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B159" s="31" t="s">
         <v>158</v>
       </c>
-      <c r="C159" s="25" t="s">
-        <v>176</v>
+      <c r="C159" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D159" s="17">
         <v>1360</v>
       </c>
       <c r="E159" s="18">
         <v>340</v>
       </c>
       <c r="F159" s="17">
         <v>0</v>
       </c>
       <c r="G159" s="17">
         <v>0</v>
       </c>
       <c r="H159" s="17">
         <v>0</v>
       </c>
       <c r="I159" s="19" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-      <c r="B160" s="24" t="s">
+        <v>176</v>
+      </c>
+      <c r="J159" s="28"/>
+    </row>
+    <row r="160" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B160" s="26" t="s">
         <v>159</v>
       </c>
-      <c r="C160" s="25" t="s">
-        <v>176</v>
+      <c r="C160" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D160" s="17">
-        <v>240</v>
+        <v>220</v>
       </c>
       <c r="E160" s="18">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="F160" s="17">
         <v>0</v>
       </c>
       <c r="G160" s="17">
         <v>0</v>
       </c>
       <c r="H160" s="17">
         <v>0</v>
       </c>
       <c r="I160" s="19" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-      <c r="B161" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="J160" s="28"/>
+    </row>
+    <row r="161" spans="2:10" x14ac:dyDescent="0.4">
+      <c r="B161" s="26" t="s">
         <v>160</v>
       </c>
-      <c r="C161" s="25" t="s">
-        <v>176</v>
+      <c r="C161" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D161" s="17">
         <v>120</v>
       </c>
       <c r="E161" s="18">
         <v>30</v>
       </c>
       <c r="F161" s="17">
         <v>0</v>
       </c>
       <c r="G161" s="17">
         <v>0</v>
       </c>
       <c r="H161" s="17">
         <v>0</v>
       </c>
       <c r="I161" s="19" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-      <c r="B162" s="24" t="s">
+        <v>176</v>
+      </c>
+      <c r="J161" s="28"/>
+    </row>
+    <row r="162" spans="2:10" x14ac:dyDescent="0.4">
+      <c r="B162" s="26" t="s">
         <v>161</v>
       </c>
-      <c r="C162" s="25" t="s">
-        <v>176</v>
+      <c r="C162" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D162" s="17">
         <v>120</v>
       </c>
       <c r="E162" s="18">
         <v>30</v>
       </c>
       <c r="F162" s="17">
         <v>0</v>
       </c>
       <c r="G162" s="17">
         <v>0</v>
       </c>
       <c r="H162" s="17">
         <v>0</v>
       </c>
       <c r="I162" s="19" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-      <c r="B163" s="24" t="s">
+        <v>176</v>
+      </c>
+      <c r="J162" s="28"/>
+    </row>
+    <row r="163" spans="2:10" x14ac:dyDescent="0.4">
+      <c r="B163" s="26" t="s">
         <v>162</v>
       </c>
-      <c r="C163" s="25" t="s">
-        <v>176</v>
+      <c r="C163" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D163" s="17">
         <v>340</v>
       </c>
       <c r="E163" s="18">
         <v>85</v>
       </c>
       <c r="F163" s="17">
         <v>0</v>
       </c>
       <c r="G163" s="17">
         <v>0</v>
       </c>
       <c r="H163" s="17">
         <v>0</v>
       </c>
       <c r="I163" s="19" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-      <c r="B164" s="24" t="s">
+        <v>176</v>
+      </c>
+      <c r="J163" s="28"/>
+    </row>
+    <row r="164" spans="2:10" x14ac:dyDescent="0.4">
+      <c r="B164" s="26" t="s">
         <v>163</v>
       </c>
-      <c r="C164" s="25" t="s">
-        <v>176</v>
+      <c r="C164" s="27" t="s">
+        <v>177</v>
       </c>
       <c r="D164" s="17">
-        <v>340</v>
+        <v>360</v>
       </c>
       <c r="E164" s="18">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="F164" s="17">
         <v>0</v>
       </c>
       <c r="G164" s="17">
         <v>0</v>
       </c>
       <c r="H164" s="17">
         <v>0</v>
       </c>
       <c r="I164" s="19" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-      <c r="B166" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="J164" s="28"/>
+    </row>
+    <row r="166" spans="2:10" ht="20.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B166" s="32" t="s">
         <v>164</v>
       </c>
-      <c r="C166" s="29" t="s">
+      <c r="C166" s="33" t="s">
         <v>165</v>
       </c>
-      <c r="D166" s="30"/>
-[...9 lines deleted...]
-      <c r="C167" s="29" t="s">
+      <c r="D166" s="34"/>
+      <c r="E166" s="34"/>
+      <c r="F166" s="34"/>
+      <c r="G166" s="34"/>
+      <c r="H166" s="34"/>
+      <c r="I166" s="34"/>
+      <c r="J166" s="34"/>
+    </row>
+    <row r="167" spans="2:10" ht="20.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B167" s="35"/>
+      <c r="C167" s="33" t="s">
         <v>166</v>
       </c>
-      <c r="D167" s="30"/>
-[...8 lines deleted...]
-      <c r="C168" s="29" t="s">
+      <c r="D167" s="34"/>
+      <c r="E167" s="34"/>
+      <c r="F167" s="34"/>
+      <c r="G167" s="34"/>
+      <c r="H167" s="34"/>
+      <c r="I167" s="34"/>
+      <c r="J167" s="34"/>
+    </row>
+    <row r="168" spans="2:10" ht="20.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C168" s="33" t="s">
         <v>167</v>
       </c>
-      <c r="D168" s="30"/>
-[...5 lines deleted...]
-      <c r="J168" s="30"/>
+      <c r="D168" s="34"/>
+      <c r="E168" s="34"/>
+      <c r="F168" s="34"/>
+      <c r="G168" s="34"/>
+      <c r="H168" s="34"/>
+      <c r="I168" s="34"/>
+      <c r="J168" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="B30:C30"/>
   </mergeCells>
-  <conditionalFormatting sqref="B7:C7 B40:J40 B153:B164 C41:H164 D33:H33 B41:B147 J41:J147 J154:J164">
-    <cfRule type="expression" dxfId="93" priority="89">
+  <conditionalFormatting sqref="B7:C7 B40:J40 B153:B164 D154:J164 C137:C164 D137:I153 J137:J147 D33:I33 B41:B147 C41:J136">
+    <cfRule type="expression" dxfId="87" priority="83">
       <formula>$I7="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D7:E12">
-    <cfRule type="expression" dxfId="92" priority="88">
+    <cfRule type="expression" dxfId="86" priority="82">
       <formula>$I7="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G7:I12">
-    <cfRule type="expression" dxfId="91" priority="87">
+    <cfRule type="expression" dxfId="85" priority="81">
       <formula>$I7="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J7">
-    <cfRule type="expression" dxfId="90" priority="86">
+    <cfRule type="expression" dxfId="84" priority="80">
       <formula>$I7="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B8:C8">
-    <cfRule type="expression" dxfId="89" priority="85">
+    <cfRule type="expression" dxfId="83" priority="79">
       <formula>$I8="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J8">
-    <cfRule type="expression" dxfId="88" priority="84">
+    <cfRule type="expression" dxfId="82" priority="78">
       <formula>$I8="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B9:C9">
-    <cfRule type="expression" dxfId="87" priority="83">
+    <cfRule type="expression" dxfId="81" priority="77">
       <formula>$I9="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J9">
-    <cfRule type="expression" dxfId="86" priority="82">
+    <cfRule type="expression" dxfId="80" priority="76">
       <formula>$I9="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B10:C10">
-    <cfRule type="expression" dxfId="85" priority="81">
+    <cfRule type="expression" dxfId="79" priority="75">
       <formula>$I10="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J10">
-    <cfRule type="expression" dxfId="84" priority="80">
+    <cfRule type="expression" dxfId="78" priority="74">
       <formula>$I10="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B11:C11">
-    <cfRule type="expression" dxfId="83" priority="79">
+    <cfRule type="expression" dxfId="77" priority="73">
       <formula>$I11="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E23:I23 E32:I32 F34:I34">
-    <cfRule type="expression" dxfId="82" priority="75">
+    <cfRule type="expression" dxfId="76" priority="69">
       <formula>$I23="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J11">
-    <cfRule type="expression" dxfId="81" priority="78">
+    <cfRule type="expression" dxfId="75" priority="72">
       <formula>$I11="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B12:C12">
-    <cfRule type="expression" dxfId="80" priority="77">
+    <cfRule type="expression" dxfId="74" priority="71">
       <formula>$I12="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E35:I35 F39:I39">
-    <cfRule type="expression" dxfId="79" priority="71">
+    <cfRule type="expression" dxfId="73" priority="65">
       <formula>$I35="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J12">
-    <cfRule type="expression" dxfId="78" priority="76">
+    <cfRule type="expression" dxfId="72" priority="70">
       <formula>$I12="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D35 D39">
-    <cfRule type="expression" dxfId="77" priority="72">
+    <cfRule type="expression" dxfId="71" priority="66">
       <formula>$I35="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J23 J32 J34">
-    <cfRule type="expression" dxfId="76" priority="74">
+    <cfRule type="expression" dxfId="70" priority="68">
       <formula>$I23="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B23 B32 B34">
-    <cfRule type="expression" dxfId="75" priority="73">
+    <cfRule type="expression" dxfId="69" priority="67">
       <formula>$I23="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J35 J39">
-    <cfRule type="expression" dxfId="74" priority="70">
+    <cfRule type="expression" dxfId="68" priority="64">
       <formula>$I35="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B35 B39">
-    <cfRule type="expression" dxfId="73" priority="69">
+    <cfRule type="expression" dxfId="67" priority="63">
       <formula>$I35="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C35 C39">
-    <cfRule type="expression" dxfId="72" priority="68">
+    <cfRule type="expression" dxfId="66" priority="62">
       <formula>$I35="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D31">
-    <cfRule type="expression" dxfId="71" priority="67">
+    <cfRule type="expression" dxfId="65" priority="61">
       <formula>$I31="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F31:I31">
-    <cfRule type="expression" dxfId="70" priority="66">
+    <cfRule type="expression" dxfId="64" priority="60">
       <formula>$I31="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J31">
-    <cfRule type="expression" dxfId="69" priority="65">
+    <cfRule type="expression" dxfId="63" priority="59">
       <formula>$I31="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B31">
-    <cfRule type="expression" dxfId="68" priority="64">
+    <cfRule type="expression" dxfId="62" priority="58">
       <formula>$I31="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C31">
-    <cfRule type="expression" dxfId="67" priority="63">
+    <cfRule type="expression" dxfId="61" priority="57">
       <formula>$I31="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B14:C14">
-    <cfRule type="expression" dxfId="66" priority="62">
+    <cfRule type="expression" dxfId="60" priority="56">
       <formula>$I14="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J14">
-    <cfRule type="expression" dxfId="65" priority="61">
+    <cfRule type="expression" dxfId="59" priority="55">
       <formula>$I14="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B17:C17">
-    <cfRule type="expression" dxfId="64" priority="60">
+    <cfRule type="expression" dxfId="58" priority="54">
       <formula>$I17="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B19:C19">
-    <cfRule type="expression" dxfId="63" priority="57">
+    <cfRule type="expression" dxfId="57" priority="51">
       <formula>$I19="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J17:J21">
-    <cfRule type="expression" dxfId="62" priority="59">
+    <cfRule type="expression" dxfId="56" priority="53">
       <formula>$I17="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B18:C18">
-    <cfRule type="expression" dxfId="61" priority="58">
+    <cfRule type="expression" dxfId="55" priority="52">
       <formula>$I18="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B37:C37">
-    <cfRule type="expression" dxfId="60" priority="51">
+    <cfRule type="expression" dxfId="54" priority="45">
       <formula>$I37="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B20:C20">
-    <cfRule type="expression" dxfId="59" priority="56">
+    <cfRule type="expression" dxfId="53" priority="50">
       <formula>$I20="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B24:C26">
-    <cfRule type="expression" dxfId="58" priority="55">
+    <cfRule type="expression" dxfId="52" priority="49">
       <formula>$I24="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J33">
-    <cfRule type="expression" dxfId="57" priority="53">
+    <cfRule type="expression" dxfId="51" priority="47">
       <formula>$I33="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B33:C33">
-    <cfRule type="expression" dxfId="56" priority="54">
+    <cfRule type="expression" dxfId="50" priority="48">
       <formula>$I33="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B36:C36">
-    <cfRule type="expression" dxfId="55" priority="52">
+    <cfRule type="expression" dxfId="49" priority="46">
       <formula>$I36="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B151">
-    <cfRule type="expression" dxfId="54" priority="44">
+    <cfRule type="expression" dxfId="48" priority="38">
       <formula>$I151="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J148">
-    <cfRule type="expression" dxfId="53" priority="50">
+    <cfRule type="expression" dxfId="47" priority="44">
       <formula>$I148="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B148">
-    <cfRule type="expression" dxfId="52" priority="49">
+    <cfRule type="expression" dxfId="46" priority="43">
       <formula>$I148="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J149">
-    <cfRule type="expression" dxfId="51" priority="48">
+    <cfRule type="expression" dxfId="45" priority="42">
       <formula>$I149="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B149">
-    <cfRule type="expression" dxfId="50" priority="47">
+    <cfRule type="expression" dxfId="44" priority="41">
       <formula>$I149="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J150">
-    <cfRule type="expression" dxfId="49" priority="46">
+    <cfRule type="expression" dxfId="43" priority="40">
       <formula>$I150="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B150">
-    <cfRule type="expression" dxfId="48" priority="45">
+    <cfRule type="expression" dxfId="42" priority="39">
       <formula>$I150="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J151">
-    <cfRule type="expression" dxfId="47" priority="43">
+    <cfRule type="expression" dxfId="41" priority="37">
       <formula>$I151="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B152">
-    <cfRule type="expression" dxfId="46" priority="42">
+    <cfRule type="expression" dxfId="40" priority="36">
       <formula>$I152="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J152">
-    <cfRule type="expression" dxfId="45" priority="41">
+    <cfRule type="expression" dxfId="39" priority="35">
       <formula>$I152="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J153">
-    <cfRule type="expression" dxfId="44" priority="40">
+    <cfRule type="expression" dxfId="38" priority="34">
       <formula>$I153="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B21:C21">
-    <cfRule type="expression" dxfId="43" priority="39">
+    <cfRule type="expression" dxfId="37" priority="33">
       <formula>$I21="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H17:H21 E17:F21">
-    <cfRule type="expression" dxfId="42" priority="35">
+    <cfRule type="expression" dxfId="36" priority="29">
       <formula>$I17="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B38:C38">
-    <cfRule type="expression" dxfId="41" priority="38">
+    <cfRule type="expression" dxfId="35" priority="32">
       <formula>$I38="Change"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="I21 I24:I25 I27:I28">
-[...1 lines deleted...]
-      <formula>$I21="Change"</formula>
+  <conditionalFormatting sqref="I14 I17:I21 I36:I38 I24:I28">
+    <cfRule type="expression" dxfId="34" priority="24">
+      <formula>$I14="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D14">
-    <cfRule type="expression" dxfId="39" priority="37">
+    <cfRule type="expression" dxfId="33" priority="31">
       <formula>$I14="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E14 H14">
-    <cfRule type="expression" dxfId="38" priority="36">
+    <cfRule type="expression" dxfId="32" priority="30">
       <formula>$I14="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D26:D28">
-    <cfRule type="expression" dxfId="37" priority="34">
+    <cfRule type="expression" dxfId="31" priority="28">
       <formula>$I26="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E26:F28 H26:H28">
-    <cfRule type="expression" dxfId="36" priority="33">
+    <cfRule type="expression" dxfId="30" priority="27">
       <formula>$I26="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H36:H38 E36:F38">
-    <cfRule type="expression" dxfId="35" priority="31">
+    <cfRule type="expression" dxfId="29" priority="25">
       <formula>$I36="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D36:D38">
-    <cfRule type="expression" dxfId="34" priority="32">
+    <cfRule type="expression" dxfId="28" priority="26">
       <formula>$I36="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D17:D21">
-    <cfRule type="expression" dxfId="33" priority="29">
+    <cfRule type="expression" dxfId="27" priority="23">
       <formula>$I17="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F7:F12">
-    <cfRule type="expression" dxfId="32" priority="28">
+    <cfRule type="expression" dxfId="26" priority="22">
       <formula>$I7="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F14">
-    <cfRule type="expression" dxfId="31" priority="27">
+    <cfRule type="expression" dxfId="25" priority="21">
       <formula>$I14="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G14">
-    <cfRule type="expression" dxfId="30" priority="26">
+    <cfRule type="expression" dxfId="24" priority="20">
       <formula>$I14="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G17:G21">
-    <cfRule type="expression" dxfId="29" priority="25">
+    <cfRule type="expression" dxfId="23" priority="19">
       <formula>$I17="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G26:G28">
-    <cfRule type="expression" dxfId="28" priority="24">
+    <cfRule type="expression" dxfId="22" priority="18">
       <formula>$I26="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G36:G38">
-    <cfRule type="expression" dxfId="27" priority="23">
+    <cfRule type="expression" dxfId="21" priority="17">
       <formula>$I36="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E31">
-    <cfRule type="expression" dxfId="26" priority="22">
+    <cfRule type="expression" dxfId="20" priority="16">
       <formula>$I31="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E39">
-    <cfRule type="expression" dxfId="25" priority="21">
+    <cfRule type="expression" dxfId="19" priority="15">
       <formula>$I39="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B27:C28">
-    <cfRule type="expression" dxfId="24" priority="20">
+    <cfRule type="expression" dxfId="18" priority="14">
       <formula>$I27="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B24:C25">
-    <cfRule type="expression" dxfId="23" priority="19">
+    <cfRule type="expression" dxfId="17" priority="13">
       <formula>$I24="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H24:H25 E24:F25">
-    <cfRule type="expression" dxfId="22" priority="18">
+    <cfRule type="expression" dxfId="16" priority="12">
       <formula>$I24="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D24:D25">
-    <cfRule type="expression" dxfId="21" priority="17">
+    <cfRule type="expression" dxfId="15" priority="11">
       <formula>$I24="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G24:G25">
-    <cfRule type="expression" dxfId="20" priority="16">
+    <cfRule type="expression" dxfId="14" priority="10">
       <formula>$I24="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J24:J28">
-    <cfRule type="expression" dxfId="19" priority="15">
+    <cfRule type="expression" dxfId="13" priority="9">
       <formula>$I24="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J36:J38">
-    <cfRule type="expression" dxfId="18" priority="14">
+    <cfRule type="expression" dxfId="12" priority="8">
       <formula>$I36="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B30">
-    <cfRule type="expression" dxfId="17" priority="13">
+    <cfRule type="expression" dxfId="11" priority="7">
       <formula>$I30="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G30">
-    <cfRule type="expression" dxfId="16" priority="7">
+    <cfRule type="expression" dxfId="10" priority="1">
       <formula>$I30="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J30">
-    <cfRule type="expression" dxfId="15" priority="12">
+    <cfRule type="expression" dxfId="9" priority="6">
       <formula>$I30="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I30">
-    <cfRule type="expression" dxfId="14" priority="9">
+    <cfRule type="expression" dxfId="8" priority="3">
       <formula>$I30="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D30">
-    <cfRule type="expression" dxfId="13" priority="11">
+    <cfRule type="expression" dxfId="7" priority="5">
       <formula>$I30="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E30 H30">
-    <cfRule type="expression" dxfId="12" priority="10">
+    <cfRule type="expression" dxfId="6" priority="4">
       <formula>$I30="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F30">
-    <cfRule type="expression" dxfId="11" priority="8">
+    <cfRule type="expression" dxfId="5" priority="2">
       <formula>$I30="Change"</formula>
-    </cfRule>
-[...28 lines deleted...]
-      <formula>$I41="Change"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="65" fitToHeight="3" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8501BFE0-644A-4CA0-8807-59684CDA21CC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0EDA9A9E-5BDA-4AFE-A4A7-248723E6A4F3}">
   <sheetPr codeName="Sheet21">
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:K281"/>
+  <dimension ref="B1:K58"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:K2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1328125" defaultRowHeight="19.5" x14ac:dyDescent="0.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="20.25" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="7.1328125" style="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="9.1328125" style="1"/>
+    <col min="1" max="1" width="7.140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="16.140625" style="40" customWidth="1"/>
+    <col min="3" max="3" width="9.85546875" style="40" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="14.42578125" style="40" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="21.5703125" style="40" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.5703125" style="40" customWidth="1"/>
+    <col min="7" max="7" width="11.42578125" style="40" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="21.5703125" style="40" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="14.5703125" style="40" customWidth="1"/>
+    <col min="10" max="10" width="14.85546875" style="40" customWidth="1"/>
+    <col min="11" max="11" width="15.140625" style="1" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:11" ht="20.25" x14ac:dyDescent="0.75">
-      <c r="B1" s="35"/>
+    <row r="1" spans="2:11" ht="21" x14ac:dyDescent="0.4">
+      <c r="B1" s="39" t="s">
+        <v>181</v>
+      </c>
       <c r="J1" s="1"/>
     </row>
-    <row r="2" spans="2:11" ht="20.25" x14ac:dyDescent="0.75">
-[...31 lines deleted...]
-      <c r="C4" s="72" t="s">
+    <row r="2" spans="2:11" ht="21" x14ac:dyDescent="0.4">
+      <c r="B2" s="62" t="s">
+        <v>175</v>
+      </c>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+    </row>
+    <row r="3" spans="2:11" ht="21" x14ac:dyDescent="0.4">
+      <c r="B3" s="41" t="s">
         <v>182</v>
       </c>
-      <c r="D4" s="72" t="s">
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
+      <c r="I3" s="41"/>
+      <c r="J3" s="41"/>
+      <c r="K3" s="41"/>
+    </row>
+    <row r="4" spans="2:11" ht="21" x14ac:dyDescent="0.4">
+      <c r="B4" s="60" t="s">
         <v>183</v>
       </c>
-      <c r="E4" s="38" t="s">
+      <c r="C4" s="60" t="s">
         <v>184</v>
       </c>
-      <c r="F4" s="38"/>
-[...1 lines deleted...]
-      <c r="H4" s="38" t="s">
+      <c r="D4" s="60" t="s">
         <v>185</v>
       </c>
-      <c r="I4" s="38"/>
-[...1 lines deleted...]
-      <c r="K4" s="72" t="s">
+      <c r="E4" s="42" t="s">
+        <v>186</v>
+      </c>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42" t="s">
+        <v>187</v>
+      </c>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="60" t="s">
         <v>169</v>
       </c>
     </row>
-    <row r="5" spans="2:11" ht="40.5" x14ac:dyDescent="0.75">
-[...4 lines deleted...]
-        <v>186</v>
+    <row r="5" spans="2:11" ht="42" x14ac:dyDescent="0.4">
+      <c r="B5" s="61"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="43" t="s">
+        <v>188</v>
       </c>
       <c r="F5" s="6" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="G5" s="39" t="s">
+        <v>189</v>
+      </c>
+      <c r="G5" s="43" t="s">
+        <v>190</v>
+      </c>
+      <c r="H5" s="43" t="s">
         <v>188</v>
       </c>
-      <c r="H5" s="39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I5" s="6" t="s">
-        <v>187</v>
-[...7 lines deleted...]
-      <c r="B6" s="41" t="s">
         <v>189</v>
       </c>
-      <c r="C6" s="41" t="s">
+      <c r="J5" s="44" t="s">
         <v>190</v>
       </c>
-      <c r="D6" s="41">
+      <c r="K5" s="61"/>
+    </row>
+    <row r="6" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B6" s="45" t="s">
+        <v>191</v>
+      </c>
+      <c r="C6" s="45" t="s">
+        <v>192</v>
+      </c>
+      <c r="D6" s="45">
         <v>60</v>
       </c>
-      <c r="E6" s="41" t="s">
+      <c r="E6" s="45" t="s">
         <v>31</v>
       </c>
-      <c r="F6" s="41">
+      <c r="F6" s="45">
         <v>1</v>
       </c>
-      <c r="G6" s="41" t="s">
+      <c r="G6" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H6" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="I6" s="45">
+        <v>1</v>
+      </c>
+      <c r="J6" s="46" t="s">
+        <v>193</v>
+      </c>
+      <c r="K6" s="47"/>
+    </row>
+    <row r="7" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B7" s="45" t="s">
         <v>191</v>
       </c>
-      <c r="H6" s="41" t="s">
+      <c r="C7" s="45" t="s">
+        <v>192</v>
+      </c>
+      <c r="D7" s="45">
+        <v>60</v>
+      </c>
+      <c r="E7" s="45" t="s">
         <v>30</v>
       </c>
-      <c r="I6" s="41">
+      <c r="F7" s="45">
         <v>1</v>
       </c>
-      <c r="J6" s="42" t="s">
+      <c r="G7" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H7" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="I7" s="45">
+        <v>1</v>
+      </c>
+      <c r="J7" s="46" t="s">
+        <v>193</v>
+      </c>
+      <c r="K7" s="47"/>
+    </row>
+    <row r="8" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B8" s="45" t="s">
         <v>191</v>
       </c>
-      <c r="K6" s="43"/>
-[...8 lines deleted...]
-      <c r="D7" s="41">
+      <c r="C8" s="45" t="s">
+        <v>192</v>
+      </c>
+      <c r="D8" s="45">
+        <v>50</v>
+      </c>
+      <c r="E8" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="F8" s="45">
+        <v>1</v>
+      </c>
+      <c r="G8" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H8" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="I8" s="45">
+        <v>2</v>
+      </c>
+      <c r="J8" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K8" s="47"/>
+    </row>
+    <row r="9" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B9" s="45" t="s">
+        <v>191</v>
+      </c>
+      <c r="C9" s="45" t="s">
+        <v>192</v>
+      </c>
+      <c r="D9" s="45">
+        <v>40</v>
+      </c>
+      <c r="E9" s="45" t="s">
+        <v>31</v>
+      </c>
+      <c r="F9" s="45">
+        <v>1</v>
+      </c>
+      <c r="G9" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H9" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="I9" s="45">
+        <v>1</v>
+      </c>
+      <c r="J9" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K9" s="47"/>
+    </row>
+    <row r="10" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B10" s="45" t="s">
+        <v>195</v>
+      </c>
+      <c r="C10" s="45" t="s">
+        <v>196</v>
+      </c>
+      <c r="D10" s="45">
+        <v>50</v>
+      </c>
+      <c r="E10" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" s="45">
+        <v>1</v>
+      </c>
+      <c r="G10" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H10" s="45" t="s">
+        <v>17</v>
+      </c>
+      <c r="I10" s="45">
+        <v>3</v>
+      </c>
+      <c r="J10" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K10" s="47"/>
+    </row>
+    <row r="11" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B11" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="C11" s="45" t="s">
+        <v>198</v>
+      </c>
+      <c r="D11" s="45">
+        <v>80</v>
+      </c>
+      <c r="E11" s="45" t="s">
+        <v>199</v>
+      </c>
+      <c r="F11" s="45">
+        <v>1</v>
+      </c>
+      <c r="G11" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H11" s="45" t="s">
+        <v>200</v>
+      </c>
+      <c r="I11" s="45">
+        <v>3</v>
+      </c>
+      <c r="J11" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K11" s="47"/>
+    </row>
+    <row r="12" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B12" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="C12" s="45" t="s">
+        <v>198</v>
+      </c>
+      <c r="D12" s="45">
+        <v>80</v>
+      </c>
+      <c r="E12" s="45" t="s">
+        <v>200</v>
+      </c>
+      <c r="F12" s="45">
+        <v>1</v>
+      </c>
+      <c r="G12" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H12" s="45" t="s">
+        <v>201</v>
+      </c>
+      <c r="I12" s="45">
+        <v>6</v>
+      </c>
+      <c r="J12" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K12" s="47"/>
+    </row>
+    <row r="13" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B13" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="C13" s="45" t="s">
+        <v>198</v>
+      </c>
+      <c r="D13" s="45">
+        <v>70</v>
+      </c>
+      <c r="E13" s="45" t="s">
+        <v>199</v>
+      </c>
+      <c r="F13" s="45">
+        <v>1</v>
+      </c>
+      <c r="G13" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H13" s="45" t="s">
+        <v>201</v>
+      </c>
+      <c r="I13" s="45">
+        <v>16</v>
+      </c>
+      <c r="J13" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K13" s="47"/>
+    </row>
+    <row r="14" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B14" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="D14" s="45">
+        <v>50</v>
+      </c>
+      <c r="E14" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="F14" s="45">
+        <v>1</v>
+      </c>
+      <c r="G14" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H14" s="45" t="b">
+        <v>1</v>
+      </c>
+      <c r="I14" s="45">
+        <v>26</v>
+      </c>
+      <c r="J14" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K14" s="47"/>
+    </row>
+    <row r="15" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B15" s="45" t="s">
+        <v>203</v>
+      </c>
+      <c r="C15" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="D15" s="45">
         <v>60</v>
       </c>
-      <c r="E7" s="41" t="s">
+      <c r="E15" s="45" t="s">
+        <v>43</v>
+      </c>
+      <c r="F15" s="45">
+        <v>1</v>
+      </c>
+      <c r="G15" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H15" s="45" t="s">
+        <v>162</v>
+      </c>
+      <c r="I15" s="45">
+        <v>5</v>
+      </c>
+      <c r="J15" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K15" s="47"/>
+    </row>
+    <row r="16" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B16" s="45" t="s">
+        <v>203</v>
+      </c>
+      <c r="C16" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="D16" s="45">
+        <v>50</v>
+      </c>
+      <c r="E16" s="45" t="s">
+        <v>76</v>
+      </c>
+      <c r="F16" s="45">
+        <v>1</v>
+      </c>
+      <c r="G16" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H16" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="I16" s="45">
+        <v>30</v>
+      </c>
+      <c r="J16" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K16" s="47"/>
+    </row>
+    <row r="17" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B17" s="45" t="s">
+        <v>203</v>
+      </c>
+      <c r="C17" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="D17" s="45">
+        <v>50</v>
+      </c>
+      <c r="E17" s="45" t="s">
+        <v>162</v>
+      </c>
+      <c r="F17" s="45">
+        <v>1</v>
+      </c>
+      <c r="G17" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H17" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="I17" s="45">
+        <v>2</v>
+      </c>
+      <c r="J17" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K17" s="47"/>
+    </row>
+    <row r="18" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B18" s="45" t="s">
+        <v>203</v>
+      </c>
+      <c r="C18" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="D18" s="45">
+        <v>40</v>
+      </c>
+      <c r="E18" s="45" t="s">
+        <v>76</v>
+      </c>
+      <c r="F18" s="45">
+        <v>1</v>
+      </c>
+      <c r="G18" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H18" s="45" t="s">
+        <v>43</v>
+      </c>
+      <c r="I18" s="45">
+        <v>3</v>
+      </c>
+      <c r="J18" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K18" s="47"/>
+    </row>
+    <row r="19" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B19" s="45" t="s">
+        <v>203</v>
+      </c>
+      <c r="C19" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="D19" s="45">
+        <v>40</v>
+      </c>
+      <c r="E19" s="45" t="s">
+        <v>76</v>
+      </c>
+      <c r="F19" s="45">
+        <v>1</v>
+      </c>
+      <c r="G19" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H19" s="45" t="s">
+        <v>162</v>
+      </c>
+      <c r="I19" s="45">
+        <v>15</v>
+      </c>
+      <c r="J19" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K19" s="47"/>
+    </row>
+    <row r="20" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B20" s="45" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="D20" s="45">
+        <v>70</v>
+      </c>
+      <c r="E20" s="45" t="s">
+        <v>53</v>
+      </c>
+      <c r="F20" s="45">
+        <v>1</v>
+      </c>
+      <c r="G20" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H20" s="45" t="s">
+        <v>65</v>
+      </c>
+      <c r="I20" s="45">
+        <v>1</v>
+      </c>
+      <c r="J20" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K20" s="47"/>
+    </row>
+    <row r="21" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B21" s="45" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="D21" s="45">
+        <v>70</v>
+      </c>
+      <c r="E21" s="45" t="s">
+        <v>86</v>
+      </c>
+      <c r="F21" s="45">
+        <v>1</v>
+      </c>
+      <c r="G21" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H21" s="45" t="s">
+        <v>59</v>
+      </c>
+      <c r="I21" s="45">
+        <v>3</v>
+      </c>
+      <c r="J21" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K21" s="47"/>
+    </row>
+    <row r="22" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B22" s="45" t="s">
+        <v>14</v>
+      </c>
+      <c r="C22" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="D22" s="45">
+        <v>50</v>
+      </c>
+      <c r="E22" s="45" t="s">
+        <v>149</v>
+      </c>
+      <c r="F22" s="45">
+        <v>1</v>
+      </c>
+      <c r="G22" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H22" s="45" t="s">
+        <v>53</v>
+      </c>
+      <c r="I22" s="45">
+        <v>1</v>
+      </c>
+      <c r="J22" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K22" s="47"/>
+    </row>
+    <row r="23" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B23" s="45" t="s">
+        <v>14</v>
+      </c>
+      <c r="C23" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="D23" s="45">
+        <v>50</v>
+      </c>
+      <c r="E23" s="45" t="s">
+        <v>149</v>
+      </c>
+      <c r="F23" s="45">
+        <v>1</v>
+      </c>
+      <c r="G23" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H23" s="45" t="s">
+        <v>65</v>
+      </c>
+      <c r="I23" s="45">
+        <v>1</v>
+      </c>
+      <c r="J23" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K23" s="47"/>
+    </row>
+    <row r="24" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B24" s="45" t="s">
+        <v>14</v>
+      </c>
+      <c r="C24" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="D24" s="45">
+        <v>50</v>
+      </c>
+      <c r="E24" s="45" t="s">
+        <v>149</v>
+      </c>
+      <c r="F24" s="45">
+        <v>1</v>
+      </c>
+      <c r="G24" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H24" s="45" t="s">
+        <v>134</v>
+      </c>
+      <c r="I24" s="45">
+        <v>7</v>
+      </c>
+      <c r="J24" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K24" s="47"/>
+    </row>
+    <row r="25" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B25" s="45" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="D25" s="45">
+        <v>50</v>
+      </c>
+      <c r="E25" s="45" t="s">
+        <v>110</v>
+      </c>
+      <c r="F25" s="45">
+        <v>1</v>
+      </c>
+      <c r="G25" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H25" s="45" t="s">
+        <v>117</v>
+      </c>
+      <c r="I25" s="45">
+        <v>1</v>
+      </c>
+      <c r="J25" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K25" s="47"/>
+    </row>
+    <row r="26" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B26" s="45" t="s">
+        <v>14</v>
+      </c>
+      <c r="C26" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="D26" s="45">
+        <v>40</v>
+      </c>
+      <c r="E26" s="45" t="s">
+        <v>65</v>
+      </c>
+      <c r="F26" s="45">
+        <v>1</v>
+      </c>
+      <c r="G26" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H26" s="45" t="s">
+        <v>134</v>
+      </c>
+      <c r="I26" s="45">
+        <v>5</v>
+      </c>
+      <c r="J26" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K26" s="47"/>
+    </row>
+    <row r="27" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B27" s="45" t="s">
+        <v>14</v>
+      </c>
+      <c r="C27" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="D27" s="45">
+        <v>40</v>
+      </c>
+      <c r="E27" s="45" t="s">
+        <v>110</v>
+      </c>
+      <c r="F27" s="45">
+        <v>1</v>
+      </c>
+      <c r="G27" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H27" s="45" t="s">
+        <v>59</v>
+      </c>
+      <c r="I27" s="45">
+        <v>1</v>
+      </c>
+      <c r="J27" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K27" s="47"/>
+    </row>
+    <row r="28" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B28" s="45" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="D28" s="45">
+        <v>30</v>
+      </c>
+      <c r="E28" s="45" t="s">
+        <v>119</v>
+      </c>
+      <c r="F28" s="45">
+        <v>1</v>
+      </c>
+      <c r="G28" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H28" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="I28" s="45">
         <v>27</v>
       </c>
-      <c r="F7" s="41">
+      <c r="J28" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K28" s="47"/>
+    </row>
+    <row r="29" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B29" s="45" t="s">
+        <v>14</v>
+      </c>
+      <c r="C29" s="45" t="s">
+        <v>205</v>
+      </c>
+      <c r="D29" s="45">
+        <v>20</v>
+      </c>
+      <c r="E29" s="45" t="s">
+        <v>64</v>
+      </c>
+      <c r="F29" s="45">
         <v>1</v>
       </c>
-      <c r="G7" s="41" t="s">
-[...5 lines deleted...]
-      <c r="I7" s="41">
+      <c r="G29" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H29" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="I29" s="45">
         <v>2</v>
       </c>
-      <c r="J7" s="42" t="s">
-[...11 lines deleted...]
-      <c r="D8" s="41">
+      <c r="J29" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K29" s="47"/>
+    </row>
+    <row r="30" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B30" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="C30" s="45" t="s">
+        <v>206</v>
+      </c>
+      <c r="D30" s="45">
+        <v>60</v>
+      </c>
+      <c r="E30" s="45" t="s">
+        <v>97</v>
+      </c>
+      <c r="F30" s="45">
+        <v>1</v>
+      </c>
+      <c r="G30" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H30" s="45" t="s">
+        <v>51</v>
+      </c>
+      <c r="I30" s="45">
+        <v>1</v>
+      </c>
+      <c r="J30" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K30" s="47"/>
+    </row>
+    <row r="31" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B31" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="C31" s="45" t="s">
+        <v>206</v>
+      </c>
+      <c r="D31" s="45">
+        <v>60</v>
+      </c>
+      <c r="E31" s="45" t="s">
+        <v>51</v>
+      </c>
+      <c r="F31" s="45">
+        <v>1</v>
+      </c>
+      <c r="G31" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H31" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="I31" s="45">
+        <v>5</v>
+      </c>
+      <c r="J31" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K31" s="47"/>
+    </row>
+    <row r="32" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B32" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="C32" s="45" t="s">
+        <v>206</v>
+      </c>
+      <c r="D32" s="45">
         <v>50</v>
       </c>
-      <c r="E8" s="41" t="s">
-[...2 lines deleted...]
-      <c r="F8" s="41">
+      <c r="E32" s="45" t="s">
+        <v>97</v>
+      </c>
+      <c r="F32" s="45">
         <v>1</v>
       </c>
-      <c r="G8" s="41" t="s">
-[...5 lines deleted...]
-      <c r="I8" s="41">
+      <c r="G32" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H32" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="I32" s="45">
+        <v>6</v>
+      </c>
+      <c r="J32" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K32" s="47"/>
+    </row>
+    <row r="33" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B33" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="C33" s="45" t="s">
+        <v>206</v>
+      </c>
+      <c r="D33" s="45">
+        <v>50</v>
+      </c>
+      <c r="E33" s="45" t="s">
+        <v>97</v>
+      </c>
+      <c r="F33" s="45">
         <v>1</v>
       </c>
-      <c r="J8" s="42" t="s">
-[...11 lines deleted...]
-      <c r="D9" s="41">
+      <c r="G33" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H33" s="45" t="s">
         <v>50</v>
       </c>
-      <c r="E9" s="41" t="s">
+      <c r="I33" s="45">
+        <v>7</v>
+      </c>
+      <c r="J33" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K33" s="47"/>
+    </row>
+    <row r="34" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B34" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="C34" s="45" t="s">
+        <v>206</v>
+      </c>
+      <c r="D34" s="45">
+        <v>50</v>
+      </c>
+      <c r="E34" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="F34" s="45">
+        <v>1</v>
+      </c>
+      <c r="G34" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H34" s="45" t="s">
+        <v>154</v>
+      </c>
+      <c r="I34" s="45">
+        <v>15</v>
+      </c>
+      <c r="J34" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K34" s="47"/>
+    </row>
+    <row r="35" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B35" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="C35" s="45" t="s">
+        <v>206</v>
+      </c>
+      <c r="D35" s="45">
+        <v>40</v>
+      </c>
+      <c r="E35" s="45" t="s">
+        <v>141</v>
+      </c>
+      <c r="F35" s="45">
+        <v>1</v>
+      </c>
+      <c r="G35" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H35" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="I35" s="45">
+        <v>2</v>
+      </c>
+      <c r="J35" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K35" s="47"/>
+    </row>
+    <row r="36" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B36" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="C36" s="45" t="s">
+        <v>206</v>
+      </c>
+      <c r="D36" s="45">
+        <v>40</v>
+      </c>
+      <c r="E36" s="45" t="s">
+        <v>141</v>
+      </c>
+      <c r="F36" s="45">
+        <v>1</v>
+      </c>
+      <c r="G36" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H36" s="45" t="s">
+        <v>154</v>
+      </c>
+      <c r="I36" s="45">
+        <v>25</v>
+      </c>
+      <c r="J36" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K36" s="47"/>
+    </row>
+    <row r="37" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B37" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="C37" s="45" t="s">
+        <v>207</v>
+      </c>
+      <c r="D37" s="45">
+        <v>40</v>
+      </c>
+      <c r="E37" s="45" t="s">
+        <v>75</v>
+      </c>
+      <c r="F37" s="45">
+        <v>1</v>
+      </c>
+      <c r="G37" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H37" s="45" t="s">
+        <v>157</v>
+      </c>
+      <c r="I37" s="45">
+        <v>2</v>
+      </c>
+      <c r="J37" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K37" s="47"/>
+    </row>
+    <row r="38" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B38" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="C38" s="45" t="s">
+        <v>207</v>
+      </c>
+      <c r="D38" s="45">
         <v>30</v>
       </c>
-      <c r="F9" s="41">
+      <c r="E38" s="45" t="s">
+        <v>68</v>
+      </c>
+      <c r="F38" s="45">
         <v>1</v>
       </c>
-      <c r="G9" s="41" t="s">
-[...5 lines deleted...]
-      <c r="I9" s="41">
+      <c r="G38" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H38" s="45" t="s">
+        <v>75</v>
+      </c>
+      <c r="I38" s="45">
+        <v>2</v>
+      </c>
+      <c r="J38" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K38" s="47"/>
+    </row>
+    <row r="39" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B39" s="45" t="s">
+        <v>208</v>
+      </c>
+      <c r="C39" s="45" t="s">
+        <v>209</v>
+      </c>
+      <c r="D39" s="45">
+        <v>70</v>
+      </c>
+      <c r="E39" s="45" t="s">
+        <v>120</v>
+      </c>
+      <c r="F39" s="45">
         <v>1</v>
       </c>
-      <c r="J9" s="42" t="s">
-[...11 lines deleted...]
-      <c r="D10" s="41">
+      <c r="G39" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H39" s="45" t="s">
+        <v>94</v>
+      </c>
+      <c r="I39" s="45">
+        <v>1</v>
+      </c>
+      <c r="J39" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K39" s="47"/>
+    </row>
+    <row r="40" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B40" s="45" t="s">
+        <v>210</v>
+      </c>
+      <c r="C40" s="45" t="s">
+        <v>211</v>
+      </c>
+      <c r="D40" s="45">
+        <v>60</v>
+      </c>
+      <c r="E40" s="45" t="s">
+        <v>89</v>
+      </c>
+      <c r="F40" s="45">
+        <v>1</v>
+      </c>
+      <c r="G40" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H40" s="45" t="s">
+        <v>98</v>
+      </c>
+      <c r="I40" s="45">
+        <v>1</v>
+      </c>
+      <c r="J40" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K40" s="47"/>
+    </row>
+    <row r="41" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B41" s="45" t="s">
+        <v>210</v>
+      </c>
+      <c r="C41" s="45" t="s">
+        <v>211</v>
+      </c>
+      <c r="D41" s="45">
+        <v>50</v>
+      </c>
+      <c r="E41" s="45" t="s">
+        <v>78</v>
+      </c>
+      <c r="F41" s="45">
+        <v>1</v>
+      </c>
+      <c r="G41" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H41" s="45" t="s">
+        <v>98</v>
+      </c>
+      <c r="I41" s="45">
+        <v>11</v>
+      </c>
+      <c r="J41" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K41" s="47"/>
+    </row>
+    <row r="42" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B42" s="45" t="s">
+        <v>212</v>
+      </c>
+      <c r="C42" s="45" t="s">
+        <v>213</v>
+      </c>
+      <c r="D42" s="45">
+        <v>70</v>
+      </c>
+      <c r="E42" s="45" t="s">
+        <v>109</v>
+      </c>
+      <c r="F42" s="45">
+        <v>1</v>
+      </c>
+      <c r="G42" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H42" s="45" t="s">
+        <v>126</v>
+      </c>
+      <c r="I42" s="45">
+        <v>1</v>
+      </c>
+      <c r="J42" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K42" s="47"/>
+    </row>
+    <row r="43" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B43" s="45" t="s">
+        <v>212</v>
+      </c>
+      <c r="C43" s="45" t="s">
+        <v>213</v>
+      </c>
+      <c r="D43" s="45">
+        <v>50</v>
+      </c>
+      <c r="E43" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="F43" s="45">
+        <v>1</v>
+      </c>
+      <c r="G43" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H43" s="45" t="s">
+        <v>109</v>
+      </c>
+      <c r="I43" s="45">
+        <v>3</v>
+      </c>
+      <c r="J43" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K43" s="47"/>
+    </row>
+    <row r="44" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B44" s="45" t="s">
+        <v>212</v>
+      </c>
+      <c r="C44" s="45" t="s">
+        <v>213</v>
+      </c>
+      <c r="D44" s="45">
+        <v>50</v>
+      </c>
+      <c r="E44" s="45" t="s">
+        <v>109</v>
+      </c>
+      <c r="F44" s="45">
+        <v>1</v>
+      </c>
+      <c r="G44" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H44" s="45" t="s">
+        <v>101</v>
+      </c>
+      <c r="I44" s="45">
+        <v>1</v>
+      </c>
+      <c r="J44" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K44" s="47"/>
+    </row>
+    <row r="45" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B45" s="45" t="s">
+        <v>212</v>
+      </c>
+      <c r="C45" s="45" t="s">
+        <v>213</v>
+      </c>
+      <c r="D45" s="45">
+        <v>50</v>
+      </c>
+      <c r="E45" s="45" t="s">
+        <v>101</v>
+      </c>
+      <c r="F45" s="45">
+        <v>1</v>
+      </c>
+      <c r="G45" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H45" s="45" t="s">
+        <v>126</v>
+      </c>
+      <c r="I45" s="45">
+        <v>1</v>
+      </c>
+      <c r="J45" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K45" s="47"/>
+    </row>
+    <row r="46" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B46" s="45" t="s">
+        <v>214</v>
+      </c>
+      <c r="C46" s="45" t="s">
+        <v>215</v>
+      </c>
+      <c r="D46" s="45">
+        <v>70</v>
+      </c>
+      <c r="E46" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="F46" s="45">
+        <v>1</v>
+      </c>
+      <c r="G46" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H46" s="45" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="41" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="41">
+      <c r="I46" s="45">
+        <v>12</v>
+      </c>
+      <c r="J46" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K46" s="47"/>
+    </row>
+    <row r="47" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B47" s="45" t="s">
+        <v>214</v>
+      </c>
+      <c r="C47" s="45" t="s">
+        <v>215</v>
+      </c>
+      <c r="D47" s="45">
+        <v>40</v>
+      </c>
+      <c r="E47" s="45" t="s">
+        <v>116</v>
+      </c>
+      <c r="F47" s="45">
         <v>1</v>
       </c>
-      <c r="G10" s="41" t="s">
-[...5 lines deleted...]
-      <c r="I10" s="41">
+      <c r="G47" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H47" s="45" t="s">
+        <v>153</v>
+      </c>
+      <c r="I47" s="45">
+        <v>1</v>
+      </c>
+      <c r="J47" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K47" s="47"/>
+    </row>
+    <row r="48" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B48" s="45" t="s">
+        <v>214</v>
+      </c>
+      <c r="C48" s="45" t="s">
+        <v>215</v>
+      </c>
+      <c r="D48" s="45">
+        <v>30</v>
+      </c>
+      <c r="E48" s="45" t="s">
+        <v>44</v>
+      </c>
+      <c r="F48" s="45">
+        <v>1</v>
+      </c>
+      <c r="G48" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H48" s="45" t="s">
+        <v>40</v>
+      </c>
+      <c r="I48" s="45">
+        <v>48</v>
+      </c>
+      <c r="J48" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K48" s="47"/>
+    </row>
+    <row r="49" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B49" s="45" t="s">
+        <v>216</v>
+      </c>
+      <c r="C49" s="45" t="s">
+        <v>217</v>
+      </c>
+      <c r="D49" s="45">
+        <v>50</v>
+      </c>
+      <c r="E49" s="45" t="s">
+        <v>55</v>
+      </c>
+      <c r="F49" s="45">
+        <v>1</v>
+      </c>
+      <c r="G49" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H49" s="45" t="s">
+        <v>70</v>
+      </c>
+      <c r="I49" s="45">
+        <v>13</v>
+      </c>
+      <c r="J49" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K49" s="47"/>
+    </row>
+    <row r="50" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B50" s="45" t="s">
+        <v>13</v>
+      </c>
+      <c r="C50" s="45" t="s">
+        <v>218</v>
+      </c>
+      <c r="D50" s="45">
+        <v>40</v>
+      </c>
+      <c r="E50" s="45" t="s">
+        <v>74</v>
+      </c>
+      <c r="F50" s="45">
+        <v>1</v>
+      </c>
+      <c r="G50" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H50" s="45" t="s">
+        <v>73</v>
+      </c>
+      <c r="I50" s="45">
         <v>2</v>
       </c>
-      <c r="J10" s="42" t="s">
-[...11 lines deleted...]
-      <c r="D11" s="41">
+      <c r="J50" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K50" s="47"/>
+    </row>
+    <row r="51" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B51" s="45" t="s">
+        <v>219</v>
+      </c>
+      <c r="C51" s="45" t="s">
+        <v>220</v>
+      </c>
+      <c r="D51" s="45">
+        <v>60</v>
+      </c>
+      <c r="E51" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="F51" s="45">
+        <v>1</v>
+      </c>
+      <c r="G51" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H51" s="45" t="s">
+        <v>108</v>
+      </c>
+      <c r="I51" s="45">
+        <v>2</v>
+      </c>
+      <c r="J51" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K51" s="47"/>
+    </row>
+    <row r="52" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B52" s="45" t="s">
+        <v>219</v>
+      </c>
+      <c r="C52" s="45" t="s">
+        <v>220</v>
+      </c>
+      <c r="D52" s="45">
+        <v>60</v>
+      </c>
+      <c r="E52" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="F52" s="45">
+        <v>1</v>
+      </c>
+      <c r="G52" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H52" s="45" t="s">
+        <v>83</v>
+      </c>
+      <c r="I52" s="45">
+        <v>13</v>
+      </c>
+      <c r="J52" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K52" s="47"/>
+    </row>
+    <row r="53" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B53" s="45" t="s">
+        <v>219</v>
+      </c>
+      <c r="C53" s="45" t="s">
+        <v>220</v>
+      </c>
+      <c r="D53" s="45">
+        <v>40</v>
+      </c>
+      <c r="E53" s="45" t="s">
+        <v>108</v>
+      </c>
+      <c r="F53" s="45">
+        <v>1</v>
+      </c>
+      <c r="G53" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H53" s="45" t="s">
+        <v>83</v>
+      </c>
+      <c r="I53" s="45">
+        <v>8</v>
+      </c>
+      <c r="J53" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K53" s="47"/>
+    </row>
+    <row r="54" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B54" s="45" t="s">
+        <v>221</v>
+      </c>
+      <c r="C54" s="45" t="s">
+        <v>222</v>
+      </c>
+      <c r="D54" s="45">
+        <v>40</v>
+      </c>
+      <c r="E54" s="45" t="s">
+        <v>113</v>
+      </c>
+      <c r="F54" s="45">
+        <v>1</v>
+      </c>
+      <c r="G54" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H54" s="45" t="s">
+        <v>160</v>
+      </c>
+      <c r="I54" s="45">
+        <v>5</v>
+      </c>
+      <c r="J54" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K54" s="47"/>
+    </row>
+    <row r="55" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B55" s="45" t="s">
+        <v>223</v>
+      </c>
+      <c r="C55" s="45" t="s">
+        <v>224</v>
+      </c>
+      <c r="D55" s="45">
+        <v>60</v>
+      </c>
+      <c r="E55" s="45" t="s">
+        <v>71</v>
+      </c>
+      <c r="F55" s="45">
+        <v>1</v>
+      </c>
+      <c r="G55" s="45" t="s">
+        <v>193</v>
+      </c>
+      <c r="H55" s="45" t="s">
+        <v>136</v>
+      </c>
+      <c r="I55" s="45">
+        <v>1</v>
+      </c>
+      <c r="J55" s="46" t="s">
+        <v>194</v>
+      </c>
+      <c r="K55" s="47"/>
+    </row>
+    <row r="56" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B56" s="45" t="s">
+        <v>223</v>
+      </c>
+      <c r="C56" s="45" t="s">
+        <v>224</v>
+      </c>
+      <c r="D56" s="45">
         <v>30</v>
       </c>
-      <c r="E11" s="41" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="41">
+      <c r="E56" s="45" t="s">
+        <v>136</v>
+      </c>
+      <c r="F56" s="45">
         <v>1</v>
       </c>
-      <c r="G11" s="41" t="s">
-[...14 lines deleted...]
-      <c r="B12" s="41" t="s">
+      <c r="G56" s="45" t="s">
         <v>193</v>
       </c>
-      <c r="C12" s="41" t="s">
+      <c r="H56" s="45" t="s">
+        <v>138</v>
+      </c>
+      <c r="I56" s="45">
+        <v>3</v>
+      </c>
+      <c r="J56" s="46" t="s">
         <v>194</v>
       </c>
-      <c r="D12" s="41">
-[...8033 lines deleted...]
-      <c r="B281" s="1" t="s">
+      <c r="K56" s="47"/>
+    </row>
+    <row r="58" spans="2:11" x14ac:dyDescent="0.4">
+      <c r="B58" s="1" t="s">
         <v>168</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="B2:K2"/>
   </mergeCells>
-  <conditionalFormatting sqref="A2 A1:K1 A5 E5:J5 A3:B4 B43:K279 L1:XFD3 L5:XFD5 C4:XFD4 A6:XFD42">
+  <conditionalFormatting sqref="A2 A1:K1 A5 E5:J5 A3:B4 B43:K56 L1:XFD3 L5:XFD5 C4:XFD4 A6:XFD42">
     <cfRule type="cellIs" dxfId="4" priority="10" operator="equal">
       <formula>#N/A</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B1">
     <cfRule type="cellIs" dxfId="3" priority="3" operator="equal">
       <formula>"Incorrect"</formula>
     </cfRule>
     <cfRule type="cellIs" dxfId="2" priority="4" operator="equal">
       <formula>"Incorrect"</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B281">
+  <conditionalFormatting sqref="B58">
     <cfRule type="cellIs" dxfId="1" priority="2" operator="equal">
       <formula>#N/A</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="B281">
+  <conditionalFormatting sqref="B58">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="equal">
       <formula>#N/A</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="69" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{415600AF-1E92-4990-A0A4-4013F3CF9DF0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E49F3264-490D-42F8-ACF1-21E94078E62D}">
   <sheetPr codeName="Sheet22">
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B2:I15"/>
+  <dimension ref="B2:I18"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScalePageLayoutView="66" workbookViewId="0">
       <selection activeCell="B2" sqref="B2:H2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1328125" defaultRowHeight="19.5" x14ac:dyDescent="0.75"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="20.25" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="5.3984375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="9" max="16384" width="9.1328125" style="1"/>
+    <col min="1" max="1" width="5.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="20.85546875" style="1" customWidth="1"/>
+    <col min="3" max="6" width="21.5703125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="20.85546875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="19.5703125" style="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:9" ht="20.25" x14ac:dyDescent="0.75">
-[...10 lines deleted...]
-    <row r="3" spans="2:9" ht="20.25" x14ac:dyDescent="0.75">
+    <row r="2" spans="2:9" ht="21" x14ac:dyDescent="0.4">
+      <c r="B2" s="63" t="s">
+        <v>175</v>
+      </c>
+      <c r="C2" s="63"/>
+      <c r="D2" s="63"/>
+      <c r="E2" s="63"/>
+      <c r="F2" s="63"/>
+      <c r="G2" s="63"/>
+      <c r="H2" s="63"/>
+    </row>
+    <row r="3" spans="2:9" ht="21" x14ac:dyDescent="0.4">
       <c r="B3" s="2" t="s">
         <v>225</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="4"/>
     </row>
-    <row r="4" spans="2:9" ht="45" customHeight="1" x14ac:dyDescent="0.75">
-      <c r="B4" s="44" t="s">
+    <row r="4" spans="2:9" ht="45" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B4" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="44" t="s">
+      <c r="C4" s="48" t="s">
         <v>170</v>
       </c>
-      <c r="D4" s="44" t="s">
+      <c r="D4" s="48" t="s">
         <v>171</v>
       </c>
-      <c r="E4" s="44" t="s">
+      <c r="E4" s="48" t="s">
         <v>172</v>
       </c>
-      <c r="F4" s="44" t="s">
+      <c r="F4" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="44" t="s">
+      <c r="G4" s="48" t="s">
         <v>173</v>
       </c>
-      <c r="H4" s="44" t="s">
+      <c r="H4" s="48" t="s">
         <v>169</v>
       </c>
     </row>
-    <row r="5" spans="2:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.75">
-      <c r="B5" s="45" t="s">
+    <row r="5" spans="2:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B5" s="49" t="s">
         <v>41</v>
       </c>
-      <c r="C5" s="41" t="s">
+      <c r="C5" s="45" t="s">
         <v>226</v>
       </c>
-      <c r="D5" s="46">
+      <c r="D5" s="50">
         <v>1049</v>
       </c>
-      <c r="E5" s="47">
+      <c r="E5" s="51">
         <v>1.0489999999999999</v>
       </c>
-      <c r="F5" s="48">
-[...8 lines deleted...]
-      <c r="B6" s="45" t="s">
+      <c r="F5" s="52">
+        <v>14413</v>
+      </c>
+      <c r="G5" s="53">
+        <v>3435</v>
+      </c>
+      <c r="H5" s="54"/>
+    </row>
+    <row r="6" spans="2:9" ht="21" x14ac:dyDescent="0.4">
+      <c r="B6" s="49" t="s">
         <v>55</v>
       </c>
-      <c r="C6" s="41" t="s">
+      <c r="C6" s="45" t="s">
         <v>226</v>
       </c>
-      <c r="D6" s="46">
+      <c r="D6" s="50">
         <v>1013</v>
       </c>
-      <c r="E6" s="47">
+      <c r="E6" s="51">
         <v>1.0129999999999999</v>
       </c>
-      <c r="F6" s="48">
-[...9 lines deleted...]
-      <c r="B7" s="45" t="s">
+      <c r="F6" s="52">
+        <v>851</v>
+      </c>
+      <c r="G6" s="53">
+        <v>210</v>
+      </c>
+      <c r="H6" s="54"/>
+      <c r="I6" s="55"/>
+    </row>
+    <row r="7" spans="2:9" ht="21" x14ac:dyDescent="0.4">
+      <c r="B7" s="49" t="s">
         <v>60</v>
       </c>
-      <c r="C7" s="41" t="s">
+      <c r="C7" s="45" t="s">
         <v>226</v>
       </c>
-      <c r="D7" s="46">
+      <c r="D7" s="50">
         <v>1035</v>
       </c>
-      <c r="E7" s="47">
+      <c r="E7" s="51">
         <v>1.0349999999999999</v>
       </c>
-      <c r="F7" s="48">
+      <c r="F7" s="52">
         <v>13124</v>
       </c>
-      <c r="G7" s="49">
+      <c r="G7" s="53">
         <v>3170</v>
       </c>
-      <c r="H7" s="50"/>
-[...3 lines deleted...]
-      <c r="B8" s="45" t="s">
+      <c r="H7" s="54"/>
+      <c r="I7" s="56"/>
+    </row>
+    <row r="8" spans="2:9" ht="21" x14ac:dyDescent="0.4">
+      <c r="B8" s="49" t="s">
         <v>65</v>
       </c>
-      <c r="C8" s="41" t="s">
+      <c r="C8" s="45" t="s">
         <v>227</v>
       </c>
-      <c r="D8" s="46">
+      <c r="D8" s="50">
         <v>154</v>
       </c>
-      <c r="E8" s="47">
+      <c r="E8" s="51">
         <v>0.154</v>
       </c>
-      <c r="F8" s="48">
-[...9 lines deleted...]
-      <c r="B9" s="45" t="s">
+      <c r="F8" s="52">
+        <v>548</v>
+      </c>
+      <c r="G8" s="53">
+        <v>890</v>
+      </c>
+      <c r="H8" s="54"/>
+      <c r="I8" s="56"/>
+    </row>
+    <row r="9" spans="2:9" ht="21" x14ac:dyDescent="0.4">
+      <c r="B9" s="64" t="s">
         <v>77</v>
       </c>
-      <c r="C9" s="41" t="s">
-[...17 lines deleted...]
-      <c r="B10" s="45" t="s">
+      <c r="C9" s="45" t="s">
+        <v>228</v>
+      </c>
+      <c r="D9" s="50">
+        <v>1068</v>
+      </c>
+      <c r="E9" s="51">
+        <v>1.0680000000000001</v>
+      </c>
+      <c r="F9" s="52">
+        <v>1559</v>
+      </c>
+      <c r="G9" s="53">
+        <v>365</v>
+      </c>
+      <c r="H9" s="54"/>
+    </row>
+    <row r="10" spans="2:9" ht="21" x14ac:dyDescent="0.4">
+      <c r="B10" s="65"/>
+      <c r="C10" s="45" t="s">
+        <v>229</v>
+      </c>
+      <c r="D10" s="50">
+        <v>1030</v>
+      </c>
+      <c r="E10" s="51">
+        <v>1.03</v>
+      </c>
+      <c r="F10" s="52">
+        <v>1504</v>
+      </c>
+      <c r="G10" s="53">
+        <v>365</v>
+      </c>
+      <c r="H10" s="54"/>
+    </row>
+    <row r="11" spans="2:9" ht="21" x14ac:dyDescent="0.4">
+      <c r="B11" s="49" t="s">
         <v>85</v>
       </c>
-      <c r="C10" s="41" t="s">
+      <c r="C11" s="45" t="s">
         <v>226</v>
       </c>
-      <c r="D10" s="46">
+      <c r="D11" s="50">
         <v>1037</v>
       </c>
-      <c r="E10" s="47">
+      <c r="E11" s="51">
         <v>1.0369999999999999</v>
       </c>
-      <c r="F10" s="48">
+      <c r="F11" s="52">
         <v>747</v>
       </c>
-      <c r="G10" s="49">
+      <c r="G11" s="53">
         <v>180</v>
       </c>
-      <c r="H10" s="50"/>
-[...2 lines deleted...]
-      <c r="B11" s="45" t="s">
+      <c r="H11" s="54"/>
+    </row>
+    <row r="12" spans="2:9" ht="21" x14ac:dyDescent="0.4">
+      <c r="B12" s="49" t="s">
         <v>87</v>
       </c>
-      <c r="C11" s="41" t="s">
+      <c r="C12" s="45" t="s">
         <v>226</v>
       </c>
-      <c r="D11" s="46">
+      <c r="D12" s="50">
         <v>1037</v>
       </c>
-      <c r="E11" s="47">
+      <c r="E12" s="51">
         <v>1.0369999999999999</v>
       </c>
-      <c r="F11" s="48">
+      <c r="F12" s="52">
         <v>3588</v>
       </c>
-      <c r="G11" s="49">
+      <c r="G12" s="53">
         <v>865</v>
       </c>
-      <c r="H11" s="50"/>
-[...2 lines deleted...]
-      <c r="B12" s="45" t="s">
+      <c r="H12" s="54"/>
+    </row>
+    <row r="13" spans="2:9" ht="21" x14ac:dyDescent="0.4">
+      <c r="B13" s="49" t="s">
+        <v>97</v>
+      </c>
+      <c r="C13" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="D13" s="50">
+        <v>1011</v>
+      </c>
+      <c r="E13" s="51">
+        <v>1.0109999999999999</v>
+      </c>
+      <c r="F13" s="52">
+        <v>6956</v>
+      </c>
+      <c r="G13" s="53">
+        <v>1720</v>
+      </c>
+      <c r="H13" s="54"/>
+    </row>
+    <row r="14" spans="2:9" ht="21" x14ac:dyDescent="0.4">
+      <c r="B14" s="49" t="s">
+        <v>100</v>
+      </c>
+      <c r="C14" s="45" t="s">
+        <v>230</v>
+      </c>
+      <c r="D14" s="50">
+        <v>1017</v>
+      </c>
+      <c r="E14" s="51">
+        <v>1.0169999999999999</v>
+      </c>
+      <c r="F14" s="52">
+        <v>1485</v>
+      </c>
+      <c r="G14" s="53">
+        <v>365</v>
+      </c>
+      <c r="H14" s="54"/>
+    </row>
+    <row r="15" spans="2:9" ht="21" x14ac:dyDescent="0.4">
+      <c r="B15" s="49" t="s">
         <v>118</v>
       </c>
-      <c r="C12" s="41" t="s">
+      <c r="C15" s="45" t="s">
         <v>226</v>
       </c>
-      <c r="D12" s="46">
+      <c r="D15" s="50">
         <v>1006</v>
       </c>
-      <c r="E12" s="47">
+      <c r="E15" s="51">
         <v>1.006</v>
       </c>
-      <c r="F12" s="48">
-[...8 lines deleted...]
-      <c r="B13" s="45" t="s">
+      <c r="F15" s="52">
+        <v>1268</v>
+      </c>
+      <c r="G15" s="53">
+        <v>315</v>
+      </c>
+      <c r="H15" s="54"/>
+    </row>
+    <row r="16" spans="2:9" ht="21" x14ac:dyDescent="0.4">
+      <c r="B16" s="49" t="s">
         <v>145</v>
       </c>
-      <c r="C13" s="41" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="46">
+      <c r="C16" s="45" t="s">
+        <v>231</v>
+      </c>
+      <c r="D16" s="50">
         <v>1124</v>
       </c>
-      <c r="E13" s="47">
+      <c r="E16" s="51">
         <v>1.1240000000000001</v>
       </c>
-      <c r="F13" s="48">
+      <c r="F16" s="52">
         <v>944</v>
       </c>
-      <c r="G13" s="49">
+      <c r="G16" s="53">
         <v>210</v>
       </c>
-      <c r="H13" s="50"/>
-[...2 lines deleted...]
-      <c r="B15" s="1" t="s">
+      <c r="H16" s="54"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.4">
+      <c r="B18" s="1" t="s">
         <v>174</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="2">
     <mergeCell ref="B2:H2"/>
+    <mergeCell ref="B9:B10"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="79" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>Page &amp;P of &amp;N</oddFooter>
-  </headerFooter>
-[...652 lines deleted...]
-    <oddFooter>&amp;CPage 2 of 2</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="11" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>margin_Noti</vt:lpstr>
       <vt:lpstr>intercom_Noti</vt:lpstr>
       <vt:lpstr>ca_Noti</vt:lpstr>
-      <vt:lpstr>superMargin_Noti</vt:lpstr>
-      <vt:lpstr>superMargin_Guideline</vt:lpstr>
       <vt:lpstr>ca_Noti!Print_Area</vt:lpstr>
       <vt:lpstr>intercom_Noti!Print_Area</vt:lpstr>
       <vt:lpstr>margin_Noti!Print_Area</vt:lpstr>
-      <vt:lpstr>superMargin_Guideline!Print_Area</vt:lpstr>
-      <vt:lpstr>superMargin_Noti!Print_Area</vt:lpstr>
       <vt:lpstr>margin_Noti!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>PRADTANA KUSOLTAWEE</dc:creator>
+  <dc:creator>THANAPON SARAPONG</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>